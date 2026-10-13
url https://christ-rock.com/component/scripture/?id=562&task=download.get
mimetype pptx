--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -73,130 +73,130 @@
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd5531461744d4e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1669f7fca8bf469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5a11b0c6a06d4350" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R32824594d54f4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re9b8b61b5aaf45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd1534af8e7554820" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re9c58b200fad407e"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf0b440af6d604761"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf333fa2cdb4d4779"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9ed0f9c3bf3948e1"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf2c86185438f41b5"/>
-[...36 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="Ra2ed159bc965496e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R483e41d84f2d4552"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ra5f217bb3a4f4959"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rf02f2377bcac49ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R9af3ebf623b2491c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R76fd31455bc34821"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb69c696bd4f24fed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R468ffea509f74eef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R89ddc8b73a104277"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R7e0893d98e3547dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R77f39c8523164fb1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R2e6798b5a14e4ec5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R60be3f7fcf4546a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rb72324a499e6497d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R998d35fe13aa4f89"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R8fdabc759b6c4064"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rf464494f8d684e33"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R0b36f968f35f40b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R6dc0966705c84e5f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rd31b8c15b7874327"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rc18bec0a4ec84717"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R930c41834f014f83"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rf579e03bd506420f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R2eb8e7405d034f26"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Re1c7648cac724669"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Reae59a89d8e846c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R1c426a32fe5d4627"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Reb61a188cd5c4ce1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R1b81c9e6d686472c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R960095ab5d564942"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R71aea114ab2445ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R5196d16770e44244"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Re04a447514ca427e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rc105e1c710c9499e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rbc9b9be78cda40e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="Re6b13233ea0647ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R80d5dbb44f4444f8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R0fbf2ffbe0e04f58"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R30aeb91a71504670"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd7f3dc148c144e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re9c58b200fad407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf333fa2cdb4d4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R87d7d27b85684a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2b289c7836374730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf2c86185438f41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4fca91b9b89c4011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7d740ae1e8bc4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R34ced2a065174ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf95c53675de74628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rcef2d07cb0284247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra9ebb73a4b5e44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6754e33929de46ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rac6e10b475864a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbc279aa6c8de460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf8d610fb9e9e49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R314417b3f9a0446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4ee6a4c5ba6a4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R73db1e2309ce4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0751dbfbe5374ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4ff880872bf04682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R96411290bc314386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rec8068dc089a4fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R37502d82aab045d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R092d4cf83d2e4ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6fc858be5b4041a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rac46747dbb644066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R43b5205270e94c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3837bd6dfb634414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R8ec3fd58a4374b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rc961005d89034c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R772a938ab8c84b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rc0b05c2db6264766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rb006382ae7fc454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rb7e5f4c33941459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R7299eb8207ad47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R2f21ce256e5643ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R389a25236d9c4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Re6aa42441b6b4101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rc062eaa401ac4d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R551942cc2f794b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R31d1932446b8459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Ra2ed159bc965496e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd7b1bcc4a653418a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R231f6bcda62b45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf0b440af6d604761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ed0f9c3bf3948e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc153c02581fb4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc9a7b4a646ba4e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R483e41d84f2d4552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra5f217bb3a4f4959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf02f2377bcac49ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9af3ebf623b2491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R76fd31455bc34821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb69c696bd4f24fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R468ffea509f74eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R89ddc8b73a104277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7e0893d98e3547dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R77f39c8523164fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2e6798b5a14e4ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R60be3f7fcf4546a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb72324a499e6497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R998d35fe13aa4f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8fdabc759b6c4064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf464494f8d684e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0b36f968f35f40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6dc0966705c84e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd31b8c15b7874327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc18bec0a4ec84717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R930c41834f014f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf579e03bd506420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2eb8e7405d034f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Re1c7648cac724669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Reae59a89d8e846c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R1c426a32fe5d4627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Reb61a188cd5c4ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R1b81c9e6d686472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R960095ab5d564942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R71aea114ab2445ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R5196d16770e44244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Re04a447514ca427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rc105e1c710c9499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rbc9b9be78cda40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Re6b13233ea0647ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R80d5dbb44f4444f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R0fbf2ffbe0e04f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R30aeb91a71504670" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re6e4d837d7a64fca" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -400,162 +400,162 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4dd38344af594c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e0308ff94fe42d6" /></Relationships>
-[...110 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R698033edc8124648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R66b36689426d4311" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdd244e99d59c46b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c092387bcb740bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R94aef95690904cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2cfa9467412b4c5a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1819295d09fc4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2368e537adbc434a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rec712c5a07fe4c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd516f53252784cb9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra93c7a215bdd4b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8591db3563ec467d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R53d423a845c54008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74dad1a70fcd44b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf061b810ed8248d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0488be027d124ec3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re59640187b384716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ca1a430c2064623" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2b6aa43c343147d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d73b5227f1d4121" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7912d1746d744a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7c284fd5b844375" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R2c8cb7202f354700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc08263c009cb4434" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra6b958d3df474451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R70c7b9ea8b97460c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R246d83fb52f646cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb0e3e2eae814485" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R88252cc4408a4e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d4bfd6e224a4674" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R4415bb41a69847a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8351c8aaa9f4cab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re796f1c8752648c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45986eb89e984e10" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rc485a24119c74749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b6874d5b6484c38" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R320db052a76b48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re525ce2b9a6a48a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re3a526932ed24301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e0c38392e7e4758" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R19a5db56db824757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7bb554f6ca034031" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R59999eaa548a4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R183f7a5bcb324e00" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rccaf02e746be43f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6a2e5ee2904243fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R06b1cb0912aa440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b7100782e654a88" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R4d1ad0e3fceb498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f13c4368d514257" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rc25afa3e00984a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R304053f91831496b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rc3eef35742c143ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b2cb75700344a6f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rf4c2cc1fc9b245ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc23909c30a04545" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R71e939756882418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd5f2cecc0a634e2b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Re725f5f0eea1444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1e6ae6c9050486f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R7584a4a40c7045de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca46ff028e32465a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rf274516072a449f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfaafbd9ba8904455" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R702bcace5f1f4f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb069ccffce094b5f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4062d0ad3e8640f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23a927b4d442468a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Red7c25ee54744798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc7d66913914c41b0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rea5b1cc00b534149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81731418a93b40b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R548720efff104c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea24c909b5684a05" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R40a18fbfaf0d45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b95c8a9aaf84518" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R66c2bf783dc341ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd969fb8dbee64dfa" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -4124,100 +4124,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0fe829c2188f4f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra0cab61e19ec4705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf5064ec713cd404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra5553f8b5a7c43a4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R19aa065e496246a3" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R76feadd56d4149e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7f1225992dbc4780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc0cd42dab8454a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1947e3b7fb9e496b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R93e7e781207145d1" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra0cab61e19ec4705"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7f1225992dbc4780"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf5064ec713cd404c"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc0cd42dab8454a83"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5243,116 +5243,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra5553f8b5a7c43a4"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1947e3b7fb9e496b"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R211caf2355c84a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R48e090de06904460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R41dd2ab9e326413c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R481c710809d34690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc9715ad8b1314e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4105dbe0f51c4c1e" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R48e090de06904460"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R41dd2ab9e326413c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc9715ad8b1314e84"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4105dbe0f51c4c1e"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5416,162 +5416,162 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd50e654e5d3a4df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rffda9a3308754e25" /></Relationships>
-[...110 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c3f910989eb4d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rbff20a312f444a5b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18fef43b1d1c41e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1f19eb43e9db493d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c22287803814d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb41c6aeb042b4070" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e4e4c6c761e4d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R72bcf4533f0f4212" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd57eb3f93404cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rcf61a0300b8f4d18" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5544b40b87c24858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R89ae5cd62a0f4b5b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re8b6bb0dac40471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R483280702b064229" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2053d986906420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Re080f5b53b8d45a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R050554776d224ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R9e571eeef37240fa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8941d9a13d894d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rf5fa324045ac4431" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea23dab519754d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rb2a68e33c423415d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R25b328b70ccb4af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rc4505102761d4737" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0824bd361b2c4c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rb8d6fd4b27da41a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83a65d48b89e420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R2a634a1692694ea4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R87e09629dad54b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R84540df4658b4925" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd71a3dc79aa54715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R5800bdecaf9744c6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd8cf6eeecb28421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R20c870b3810f4e28" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R250c5d1903264028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R0499d1258d354454" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8bf14f83d3214a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Ra59d7b095d1d4513" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30ceaf0a33dd4b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R9a0d531b8d604ce9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd53a8ec9bd484fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R6c71f4df51dd46fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6434c25fcf14426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R0c3c8623e2054539" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R87b187c02c6b429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rb84d6e4cd1e7404d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb53e4486733b4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ra7b04d6775184ed8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb1b97b25411b4a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R6bc5456dad984640" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R46c6240cb6fe4407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R851c3eb66d4f4294" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e67df03f0d24818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R0e216bef3f3f4ac2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R064ac7122ed84260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R98655a0da7dc4820" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0463b30bc8f84b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R91731a6d69f740d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R59a603df75a24f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R99ed8bdfa66f4efb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R921127ad8c0b413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R5138ae3d659344e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44e4be8a19b94114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R3b7a74d7122a484c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R841b9cb6250b477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R40b84e1b9f984f75" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13c8a3329eba40c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R9977670e0b044e9c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re721f5a907774f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R320af677f5e14b12" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2b4c168fb224f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rf2eaa14b12054938" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree705c51bef0470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R07da6b6260d34680" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8aa70674243c44e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R3aa1f7c0a0c24c94" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R033da2de35c740ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7ca3c1a51c80479f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5589,65 +5589,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第34章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 34 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5665,183 +5669,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:9  |  Job 34:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他說：人以神為樂， 總是無益。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he hath said, It profiteth a man nothing that he should delight himself with God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5857,183 +5823,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:10  |  Job 34:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，你們明理的人要聽我的話。 神斷不致行惡； 全能者斷不致作孽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore hearken unto me, ye men of understanding: far be it from God, that he should do wickedness; and from the Almighty, that he should commit iniquity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6049,183 +5977,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:11  |  Job 34:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必按人所做的報應人， 使各人照所行的得報。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the work of a man shall he render unto him, and cause every man to find according to his ways.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6241,183 +6131,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:12  |  Job 34:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神必不作惡； 全能者也不偏離公平。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, surely God will not do wickedly, neither will the Almighty pervert judgment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6433,183 +6285,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:13  |  Job 34:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰派他治理地， 安定全世界呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who hath given him a charge over the earth? or who hath disposed the whole world?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6625,183 +6439,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:14  |  Job 34:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他若專心為己， 將靈和氣收歸自己，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If he set his heart upon man, if he gather unto himself his spirit and his breath;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6817,183 +6593,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:15  |  Job 34:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡有血氣的就必一同死亡； 世人必仍歸塵土。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All flesh shall perish together, and man shall turn again unto dust.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7009,183 +6747,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:16  |  Job 34:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你若明理，就當聽我的話， 留心聽我言語的聲音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If now thou hast understanding, hear this: hearken to the voice of my words.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7201,183 +6901,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:17  |  Job 34:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>難道恨惡公平的可以掌權嗎？ 那有公義的、有大能的，豈可定他有罪嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shall even he that hateth right govern? and wilt thou condemn him that is most just?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7393,183 +7055,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:18  |  Job 34:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他對君王說：[你是]鄙陋的； 對貴臣說：[你是]邪惡的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Is it fit to say to a king, Thou art wicked? and to princes, Ye are ungodly?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7585,183 +7209,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:1  |  Job 34:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以利戶又說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Furthermore Elihu answered and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7777,183 +7363,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:19  |  Job 34:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他待王子不徇情面， 也不看重富足的過於貧窮的， 因為都是他手所造。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How much less to him that accepteth not the persons of princes, nor regardeth the rich more than the poor? for they all are the work of his hands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7969,183 +7517,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:20  |  Job 34:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在轉眼之間，半夜之中， 他們就死亡。 百姓被震動而去世； 有權力的被奪去非借人手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In a moment shall they die, and the people shall be troubled at midnight, and pass away: and the mighty shall be taken away without hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8161,183 +7671,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:21  |  Job 34:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神注目觀看人的道路， 看明人的腳步。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For his eyes are upon the ways of man, and he seeth all his goings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8353,183 +7825,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:22  |  Job 34:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>沒有黑暗、陰翳能給作孽的藏身。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is no darkness, nor shadow of death, where the workers of iniquity may hide themselves.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8545,183 +7979,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:23  |  Job 34:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神審判人，不必使人到他面前再三鑒察。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he will not lay upon man more than right; that he should enter into judgment with God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8737,183 +8133,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:24  |  Job 34:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他用難測之法打破有能力的人， 設立別人代替他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall break in pieces mighty men without number, and set others in their stead.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8929,183 +8287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:25  |  Job 34:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他原知道他們的行為， 使他們在夜間傾倒滅亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore he knoweth their works, and he overturneth them in the night, so that they are destroyed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9121,183 +8441,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:26  |  Job 34:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在眾人眼前擊打他們， 如同擊打惡人一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He striketh them as wicked men in the open sight of others;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9313,183 +8595,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:27  |  Job 34:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他們偏行不跟從他， 也不留心他的道，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because they turned back from him, and would not consider any of his ways:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9505,183 +8749,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:28  |  Job 34:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>甚至使貧窮人的哀聲達到他那裏； 他也聽了困苦人的哀聲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So that they cause the cry of the poor to come unto him, and he heareth the cry of the afflicted.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9697,183 +8903,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:2  |  Job 34:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們智慧人要聽我的話； 有知識的人要留心聽我說。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear my words, O ye wise men; and give ear unto me, ye that have knowledge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9889,183 +9057,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:29  |  Job 34:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使人安靜，誰能擾亂呢？ 他掩面，誰能見他呢？ 無論待一國或一人都是如此－</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When he giveth quietness, who then can make trouble? and when he hideth his face, who then can behold him? whether it be done against a nation, or against a man only:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10081,183 +9211,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:30  |  Job 34:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使不虔敬的人不得作王， 免得有人牢籠百姓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That the hypocrite reign not, lest the people be ensnared.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10273,183 +9365,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:31  |  Job 34:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有誰對神說： 我受了[責罰]，不再犯罪；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely it is meet to be said unto God, I have borne chastisement, I will not offend any more:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10465,183 +9519,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:32  |  Job 34:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我所看不明的，求你指教我； 我若作了孽，必不再作？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That which I see not teach thou me: if I have done iniquity, I will do no more.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10657,183 +9673,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:33  |  Job 34:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他施行報應， 豈要隨你的心願、叫你推辭不受嗎？ 選定的是你，不是我。 你所知道的只管說吧！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Should it be according to thy mind? he will recompense it, whether thou refuse, or whether thou choose; and not I: therefore speak what thou knowest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10849,183 +9827,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:34  |  Job 34:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>明理的人和聽我話的智慧人必對我說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let men of understanding tell me, and let a wise man hearken unto me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11041,183 +9981,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:35  |  Job 34:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯說話沒有知識， 言語中毫無智慧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job hath spoken without knowledge, and his words were without wisdom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11233,183 +10135,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:36  |  Job 34:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願約伯被試驗到底， 因他回答像惡人一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My desire is that Job may be tried unto the end because of his answers for wicked men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11425,183 +10289,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:37  |  Job 34:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在罪上又加悖逆； 在我們中間拍手， 用許多言語輕慢神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he addeth rebellion unto his sin, he clappeth his hands among us, and multiplieth his words against God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11617,183 +10443,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:3  |  Job 34:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為耳朵試驗話語， 好像上膛嘗食物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the ear trieth words, as the mouth tasteth meat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11809,183 +10597,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:4  |  Job 34:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們當選擇何為是， 彼此知道何為善。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let us choose to us judgment: let us know among ourselves what is good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12001,183 +10751,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:5  |  Job 34:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯曾說：我是公義， 神奪去我的理；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For Job hath said, I am righteous: and God hath taken away my judgment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12193,183 +10905,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:6  |  Job 34:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我雖有理，還[算為]說謊言的； 我雖無過，受的傷還不能醫治。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Should I lie against my right? my wound is incurable without transgression.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12385,183 +11059,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:7  |  Job 34:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰像約伯， 喝譏誚如同喝水呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What man is like Job, who drinketh up scorning like water?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12577,183 +11213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 34:8  |  Job 34:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他與作孽的結伴， 和惡人同行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which goeth in company with the workers of iniquity, and walketh with wicked men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>