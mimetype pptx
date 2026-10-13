--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -61,124 +61,124 @@
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7380c618c63947bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R518823e381404712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R53415edbbde44600" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8e87dd0a279b431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rdb272f772016425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb5fff457ebcf47c0" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3d038cc9bb9e4950"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3d2ea25a879942c0"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rbbce43ac06f34cda"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re4c2af202a4d4100"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rde631e3c9bef439d"/>
-[...30 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rf0edfad03f5d4f9d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0034582ba09d4e4a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R8dc5d8d509014bef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R25dd0352731c4dda"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R36772e00cc194a92"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re9abafcd6d9f4722"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R196c584f06a94955"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R5fd3f9e991594472"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc62666cbeab9411c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R8607b1687bf847ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rb4e0ab0d5ed34113"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rcb4b3e20439946af"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Raf06729a960049c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rd10fd959cb654349"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Ra5fb0fc146ff45f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R8205e15af7a34005"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R3c468b70fc48455a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Ra42e1f6a8a8c4dbe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R649f9953dc5e4e02"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R52714006bafb4fa0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R4a2a4350e7924a34"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R714303581d7a403d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R3ee65d7f62cb4725"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R2309ef56cde647a8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R22cfb7afbe174688"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R757fbc85e4a54a71"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Re56aaa45756545bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R89efb3c8cbce486e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R6279a91095de42cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R5342ccb6838c487c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rfdc180cc6d4e46b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Rb46d22000ecd466c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R6037579125f54cdf"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5734be2e27b6484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3d038cc9bb9e4950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbbce43ac06f34cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R13aca86d4da943b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R661087f1cead4921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rde631e3c9bef439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc8f3828281374f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R32a49b6db50d4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb13b031ab4b74df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Raff67ee31268407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra38fb255af274d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R39a44750bc1e40c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R798de9799001455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc0d8a6984bad4402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R99739f7dd3454127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6b7d8f1654e54aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1857baf8e91d43eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc88a43a307f343fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4d5a5b12685e4894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3de1b3328d614444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0092e7995b9c4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R403a7794ae1949c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rfd4ee7040e56401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R636a2cc55e6c4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra16ff9d8c8924b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R2ba1ac59c3cb4f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R2b41c89939b8465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R98ad1bfd395d4fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd5cdfddde8f44d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R837ebd8859314b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rdfc209730a4b4d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Ra236faf1466e45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rafabcb431d2648f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rdc0b99390bea4758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R36a0f56b916d481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R299081f650c445b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rf0edfad03f5d4f9d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9b5b1736bf414cbb" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R38b626ec2f1143b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3d2ea25a879942c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4c2af202a4d4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re8892b80191542f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0bae9713d0db4ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0034582ba09d4e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8dc5d8d509014bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R25dd0352731c4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R36772e00cc194a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re9abafcd6d9f4722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R196c584f06a94955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5fd3f9e991594472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc62666cbeab9411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8607b1687bf847ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb4e0ab0d5ed34113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rcb4b3e20439946af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Raf06729a960049c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd10fd959cb654349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra5fb0fc146ff45f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8205e15af7a34005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3c468b70fc48455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra42e1f6a8a8c4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R649f9953dc5e4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R52714006bafb4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R4a2a4350e7924a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R714303581d7a403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3ee65d7f62cb4725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2309ef56cde647a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R22cfb7afbe174688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R757fbc85e4a54a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re56aaa45756545bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R89efb3c8cbce486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R6279a91095de42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R5342ccb6838c487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rfdc180cc6d4e46b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rb46d22000ecd466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R6037579125f54cdf" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R4bfa9ca186eb4fb8" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -382,144 +382,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4652f7d9e79a4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a2d51ee6e254b56" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8f0d7826500742dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R19c40c4da2ee430f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R293fa451b3ca4ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15556a2d95df40b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc2bced6bedec4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6f474837d1d14ab2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6adbada688024759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red7ce45e46e44e00" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9f9094dcb82a461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a3f8a21c9f04af4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R42b25b55993c493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25d4a7ff1a714cdd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R82f68f747f404540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f7f46a4238740f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R12c4c5424483483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc83427a8f4dd40d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8b2e31239b4b4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R03e0c80f2c434c81" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ref5e50a7b3dc4dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb3e3132d1574b61" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R54884ea527b347b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd47132ae11542b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6cd88b7f7f0d4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4f7b72ea4654e59" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rff7a9c77d98b42c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d61b2988d324938" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R596af1a4c6184bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R07957ec8cc394502" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R586cd52a3e474f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2027284fb024fba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rec503b813bcf4b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R768c4fbac6cd4ff8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd9c27ca30aa84de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81b94f65b4124db6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R7f6c516604d440dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1e9170cae7d473a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R97d525020ea945bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R919e4975e3274cca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rbda391ecc1774c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d0c0b43edf54a1c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rfc877c0b398447ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72c079861c5141e7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R29c055f7dc294ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd95e6613e514a84" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R2d96d85888664611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f98bdfc127d44ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rafc953195b57408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ce1c0e7d1cd41ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rdb6e181a2d3e4cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e616b2dc21842f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R7227cdc7fa9a4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8130350996e244ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rc356d7a67f934db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf93fc0521c834c5b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R39bdac001aba4a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b80d295024a45ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re9e844c496a6485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5901383dd747488a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R00d0adea11644a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8cd1e8c876f4634" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc500cc703cb54664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff7033fa1fdc428a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdd95185b786443b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7d2b8efbd084f6b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4070d3b907884d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08d12d53b0274c04" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3518,100 +3518,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R67221bf28ffb423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R051fdd19f0774f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd86f38d8b5414c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rbf2ae4340a9a4d08" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5c2d781337d7484a" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R268b91b019f747b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R774a1cec860343b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rbf604ae94ab54f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1b0133e7142e4bb8" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6334114856694444" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R051fdd19f0774f93"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R774a1cec860343b5"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd86f38d8b5414c82"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbf604ae94ab54f22"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4637,116 +4637,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rbf2ae4340a9a4d08"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1b0133e7142e4bb8"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rbb9a9278e29046d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb0727a65660d4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fde04cb66ad4313" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc897760d292549ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R31fb3990d22646cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R769aa209803f4e7d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb0727a65660d4005"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5fde04cb66ad4313"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R31fb3990d22646cb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R769aa209803f4e7d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4810,144 +4810,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d786873d5b441fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rcb866130c3ac4891" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52b7f5905b044cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R82e42bc0be3d4dbc" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0fd25a3bfe4e478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rae77c6cb636c49d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re81b69f80077498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R5704e1315e5a4671" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6adfa79921f4348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R8655729956bb43eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree3ac22cde164cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rc159c2d05ddf4012" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R336755835960458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R835805b3dc414d39" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0572901eb9be492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R0f1e919d2b1e44c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e98370488ce4733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rddde1d3c95904d38" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R58839eda2da247f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Ra0cd6b68a78b4e67" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24782784d1f54205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rcce81dbbbb1e4a60" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree32795fcff24d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R52a542bec4c34cb3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R58bcdc1bdc954580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R4152399232824494" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reff67d97e7ab4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R6e3b3695b0f14c84" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R972a51d22b124dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R0569923b2c374c87" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5dc64b02548c4450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R74b05e5de0224165" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a8181c196334510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R8bad7e1a56cd4548" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9480a9043d944c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R6f68a8669e9e44a7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra1c39e08757c46b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R1f547e5532cc4ce3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3c87976177843dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R847ddfe22f5a459c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd20d7853a1604a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R1ad8a1c469594d9d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ac225c37c2a42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R06c9f2879ede4d55" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55a0f1bffe814549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rfcd194e324bc44ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a6a67df389a409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R75721b94500d425d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5612179914514427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R041e149f20a64d98" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13b0ebcd4e0949e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R6d38bd0862dd4b17" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19f44baf3eff4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R67d13aa6f8914cf0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3cb93f0af7dd4a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Ra0d3d31787ba4df6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7325ba29c89e4cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Ra11d255c9ba34b3c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2a3fea3da724164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rdf04c5f635f54ffe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R443bddbbb2cf4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rf6ee2e9b631c4735" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8679dd75086e4f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R7c36ee7dabd34f35" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad454b4d37ed45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Redbf0fcf65e8424f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R469d3cbc93e74b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9d577244c15345f4" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4965,65 +4965,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第30章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 30 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5041,183 +5045,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:9  |  Job 30:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在這些人以我為歌曲， 以我為笑談。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And now am I their song, yea, I am their byword.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5233,183 +5199,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:10  |  Job 30:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們厭惡我，躲在旁邊站着， 不住地吐唾沫在我臉上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They abhor me, they flee far from me, and spare not to spit in my face.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5425,183 +5353,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:11  |  Job 30:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>鬆開他們的繩索苦待我， 在我面前脫去轡頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because he hath loosed my cord, and afflicted me, they have also let loose the bridle before me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5617,183 +5507,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:12  |  Job 30:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這等下流人在我右邊起來， 推開我的腳，築成戰路來攻擊我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Upon my right hand rise the youth; they push away my feet, and they raise up against me the ways of their destruction.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5809,183 +5661,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:13  |  Job 30:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這些無人幫助的， 毀壞我的道，加增我的災。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They mar my path, they set forward my calamity, they have no helper.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6001,183 +5815,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:14  |  Job 30:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們來如同闖進大破口， 在毀壞之間滾[在我身上]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They came upon me as a wide breaking in of waters: in the desolation they rolled themselves upon me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6193,183 +5969,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:15  |  Job 30:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>驚恐臨到我， 驅逐我的尊榮如風； 我的福祿如雲過去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Terrors are turned upon me: they pursue my soul as the wind: and my welfare passeth away as a cloud.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6385,183 +6123,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:16  |  Job 30:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在我心極其悲傷； 困苦的日子將我抓住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And now my soul is poured out upon me; the days of affliction have taken hold upon me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6577,183 +6277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:17  |  Job 30:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>夜間，我裏面的骨頭刺我， [疼痛]不止，好像齦我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My bones are pierced in me in the night season: and my sinews take no rest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6769,183 +6431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:18  |  Job 30:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因[神]的大力，我的外衣污穢不堪， 又如裏衣的領子將我纏住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By the great force of my disease is my garment changed: it bindeth me about as the collar of my coat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6961,183 +6585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:1  |  Job 30:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但如今，比我年少的人戲笑我； 其人之父我曾藐視， 不肯安在看守我羊群的狗中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But now they that are younger than I have me in derision, whose fathers I would have disdained to have set with the dogs of my flock.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7153,183 +6739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:19  |  Job 30:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神把我扔在淤泥中， 我就像塵土和爐灰一般。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath cast me into the mire, and I am become like dust and ashes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7345,183 +6893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:20  |  Job 30:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[主啊]，我呼求你，你不應允我； 我站起來，你就定睛看我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I cry unto thee, and thou dost not hear me: I stand up, and thou regardest me not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7537,183 +7047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:21  |  Job 30:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你向我變心，待我殘忍， 又用大能追逼我，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou art become cruel to me: with thy strong hand thou opposest thyself against me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7729,183 +7201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:22  |  Job 30:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>把我提在風中，使我駕風而行， 又使我消滅在烈風中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou liftest me up to the wind; thou causest me to ride upon it, and dissolvest my substance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7921,183 +7355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:23  |  Job 30:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我知道要使我臨到死地， 到那為眾生所定的陰宅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I know that thou wilt bring me to death, and to the house appointed for all living.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8113,183 +7509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:24  |  Job 30:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，人仆倒豈不伸手？ 遇災難豈不求救呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Howbeit he will not stretch out his hand to the grave, though they cry in his destruction.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8305,183 +7663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:25  |  Job 30:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人遭難，我豈不為他哭泣呢？ 人窮乏，我豈不為他憂愁呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Did not I weep for him that was in trouble? was not my soul grieved for the poor?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8497,183 +7817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:26  |  Job 30:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我仰望得好處，災禍就到了； 我等待光明，黑暗便來了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When I looked for good, then evil came unto me: and when I waited for light, there came darkness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8689,183 +7971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:27  |  Job 30:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我心裏煩擾不安， 困苦的日子臨到我身。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My bowels boiled, and rested not: the days of affliction prevented me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8881,183 +8125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:28  |  Job 30:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我沒有日光就哀哭行去； 我在會中站着求救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I went mourning without the sun: I stood up, and I cried in the congregation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9073,183 +8279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:2  |  Job 30:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們壯年的氣力既已衰敗， 其手之力與我何益呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, whereto might the strength of their hands profit me, in whom old age was perished?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9265,183 +8433,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:29  |  Job 30:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我與野狗為弟兄， 與鴕鳥為同伴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am a brother to dragons, and a companion to owls.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9457,183 +8587,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:30  |  Job 30:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的皮膚黑[而脫落]； 我的骨頭因熱燒焦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My skin is black upon me, and my bones are burned with heat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9649,183 +8741,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:31  |  Job 30:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，我的琴音[變]為悲音； 我的簫聲[變]為哭聲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My harp also is turned to mourning, and my organ into the voice of them that weep.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9841,183 +8895,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:3  |  Job 30:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們因窮乏飢餓，身體枯瘦， 在荒廢淒涼的幽暗中齦乾燥之地，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For want and famine they were solitary; fleeing into the wilderness in former time desolate and waste.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10033,183 +9049,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:4  |  Job 30:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在草叢之中採鹹草， 羅騰的根為他們的食物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who cut up mallows by the bushes, and juniper roots for their meat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10225,183 +9203,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:5  |  Job 30:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們從人中被趕出； 人追喊他們如賊一般，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They were driven forth from among men, (they cried after them as after a thief;)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10417,183 +9357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:6  |  Job 30:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以致他們住在荒谷之間， 在地洞和巖穴中；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To dwell in the clifts of the valleys, in caves of the earth, and in the rocks.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10609,183 +9511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:7  |  Job 30:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在草叢中叫喚， 在荊棘下聚集。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Among the bushes they brayed; under the nettles they were gathered together.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10801,183 +9665,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 30:8  |  Job 30:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這都是愚頑下賤人的兒女； 他們被鞭打，趕出境外。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They were children of fools, yea, children of base men: they were viler than the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>