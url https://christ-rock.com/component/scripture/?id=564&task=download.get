--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -69,128 +69,128 @@
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R866217c0fe5643dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R82313dc5474140bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf759fa7d5be44054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb142234842a84c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R938c8a695017489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R48d4afd65cd34867" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3bf9dc1447d6449e"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf01eb512b4cb44ec"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rde1ce0f957a54d2b"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb31e324385c64fd0"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R766f740092f044d8"/>
-[...34 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="Rfa71da1a09144630"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7cb6e83e1b2342b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd72e18146c0f4a52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R808e91ebfb6141af"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R3525359306e6408f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R6a14390fd6b244ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf399807a71224b9f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb6a64bd7904e4a39"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R878a4d9bae584d46"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rb4e708038988446d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R27cfbb01e239423d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Re8be38cfd3c74ebe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R104aeeb66d384c4a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R2fb9ac4f74ef41a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R9670d0376dbd4657"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R6bc1d593911a4859"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Re1b3eaebd0414697"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R142d001dae394c01"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R8552c130ea62481a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R364cca4441594696"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rde62157b0ce1415e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R601f611a2a074393"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R5f142773f5cd4a53"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R572dbd48fc654ca9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rd2a7f77ef6b04c1d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R80faa81a0bbb4d72"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rbd8a7f8de0344d17"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rcc59dd6ed33f4b1e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R0086f4cc6c894166"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rf929fa4520f6431a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R1e87555d5f55480a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R8e030bdced844891"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Redf028edcce74bf7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R4e2dbbcdcc944628"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R3b3f3c43d9684078"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R4332e16d5e314dc1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R691cddfce05d4a76"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc0362bb5270b4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3bf9dc1447d6449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde1ce0f957a54d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4248fce84f9a4846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra0bade8d3885403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R766f740092f044d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9db7906a83544793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ref7393520e5c480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R22939abc695f44f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9a5c869cd95f4c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc1899580bdf54afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R774a04d8502541e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rcd8e509f536b4a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0e528ff1cd064589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R95bc65e32c1642af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6fc94cfed27d4c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb6201f12596e42f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rac8f88f357e7490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra2c7396d1af046a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd168cfd6c7b34fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R65785e356739440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rfe38ba8836654783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2851730c14d64063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R58bc63df00a2451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf35527f4881e48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9f33e52aafcd4848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R7e77d1326841441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R765a0b38133f4e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3013ee4503974548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R87278741c6a24697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra86c38ecee304baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Racc8fc4cec0b43b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Raaf7fc02a2714962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R83ba46983b284883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R93942a006c4046bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Reda8d6eeac224805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R9d2d81bdfad948d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R8ef824fc9c8a4594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R8da9169134624706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Re0b12a0dbc114cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rfa71da1a09144630" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6caecace17a04784" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb917eb6aad854953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf01eb512b4cb44ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb31e324385c64fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd97493c1eaca401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6a09bc1ea58d4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7cb6e83e1b2342b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd72e18146c0f4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R808e91ebfb6141af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3525359306e6408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6a14390fd6b244ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf399807a71224b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb6a64bd7904e4a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R878a4d9bae584d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb4e708038988446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R27cfbb01e239423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re8be38cfd3c74ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R104aeeb66d384c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2fb9ac4f74ef41a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9670d0376dbd4657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6bc1d593911a4859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re1b3eaebd0414697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R142d001dae394c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8552c130ea62481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R364cca4441594696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rde62157b0ce1415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R601f611a2a074393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5f142773f5cd4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R572dbd48fc654ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd2a7f77ef6b04c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R80faa81a0bbb4d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rbd8a7f8de0344d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rcc59dd6ed33f4b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R0086f4cc6c894166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rf929fa4520f6431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R1e87555d5f55480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R8e030bdced844891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Redf028edcce74bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R4e2dbbcdcc944628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R3b3f3c43d9684078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R4332e16d5e314dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R691cddfce05d4a76" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9ebc2d4801d14831" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -394,156 +394,156 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4f2b3e73c2cc478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15aafa8d52254a8c" /></Relationships>
-[...104 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb1abec56d740481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd13a1ce39d0942e5" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3717a4a7188d44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0face926c1274bdc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2485909e75fc4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra46690ec3b054a91" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8fc5eaba7b104dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a5e282f401f4196" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R618be6a5369347c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9abe1e96d7704f20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R44357c7b1fc64507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6537dee72b904356" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbd3101a7bbbc4f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6ddbfff7b93433a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9c54b24a6ad24d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5e83856cd42490f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3aa38b91b3ba4e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf5cf84b1af864be4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf82bde85ec1e4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R82be0b963d9545a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc43b76d4fb644271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf20dda60ffe34049" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R069f8570140f4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a75345501074043" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rdf9fb7b4381a4cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff3429d3208f41da" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R708f8dcd672c4890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R55192c8535aa477a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf77e21968df5444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae79b55b9064434c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra2694e4fd3234e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9566ab455c443b9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd86749a912bf4427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re359619aaf83439f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb7db16d611c545b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c00fa0636704feb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R07af1e15a8274e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c79c86fba1342c8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R62423c109db44663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b71bc80cfa14e43" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rbb55454149164a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f592f9a785244ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Red296cd2e2eb4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8eb0c4d732ce410a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R361376c4d7d749f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R713adf7ee0ab4d2a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9270c7352abf4f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ed72c1a618441cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R02f76992849a4834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62efe11d9b2c453b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R2d8204416da84102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb31165d5bae34197" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R877b3405e6324a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0de534fe4ae4ca3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R2a3690160df84df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R99932430740f4847" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rb25cbfd64b024789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf347045efdd44064" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rb789a483457d4efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R92bf479c76264509" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R7c540beb0c6b44cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e85c20ed9e94c33" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0b7811a2a3844170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R163add4b17714d51" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb5fa46478f0247b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94132f159bfe4b17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf788181b35374c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7c09647c1754b2b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7030465e3a534a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re7c57d5d05d14cee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf6ab747e28a04fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R09527e00558f48e1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R65b3dcd9289b4bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5242e5fbff4e4004" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3922,100 +3922,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R95f814fe65fa4596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R53800a72cfa14b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc2676f80ecd04795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd1cf497d56244ca3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra9026de255b94926" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Reefbaa7b56be49eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R61f1b9978c334b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc2afb05598c044d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc546830cc8ea42eb" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9e083b68bb014c2e" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R53800a72cfa14b7c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R61f1b9978c334b4e"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc2676f80ecd04795"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc2afb05598c044d2"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5041,116 +5041,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd1cf497d56244ca3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc546830cc8ea42eb"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5048876d179c41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2af1f7ebd1f14297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72f000e4d6aa4df9" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rbc4c5ecefccf4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf5f76b75f6724981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc92d1edb19534218" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2af1f7ebd1f14297"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R72f000e4d6aa4df9"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf5f76b75f6724981"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc92d1edb19534218"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5214,156 +5214,156 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra12a429a7e4c4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R916f5be59f174b98" /></Relationships>
-[...104 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R484dfa321e6546b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R19218bde2de84737" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d7edd8bfdb3446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9b002af3c2314ca2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d00683c5fd740ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R75a3d721d1f3453c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85a9fbd86e464d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rf11e01c168d84311" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb88ed77da4da40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rb5fe5c4f7d3d48cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R54db6f900a544b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rdb6ee88a9d344553" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c8cf5571bce4f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rf996ec1eac694f7a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea0835abc5084a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R4199381cc2ef4356" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d7196754fb046fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R0e727581b03b47fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re548e66e10484e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R8077ac120dc4481a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9bc0c1df35204d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R90f4318e2613481f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8e871f7442e40f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Re17f4f6112b645c6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6696f5457e4456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rec221817aa9c436d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R97abdd44a12c4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rea50f3b925714af4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84c6ebde5edd4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R0145cb28630e426b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd98912d131a94bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Ra5412d33d23e481f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R935e9504cd0a4570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R2f29839fb786402e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R026171b155c7414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rc2730503e3b74201" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc284543183064e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rc3bb95e21aa74bb9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9e880be46f44492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R8a8700ebff834add" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d47115262c54e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R5ff73ff64a3f46ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5315959c9a0b4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Re5715ef8fbf3409a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd5a463787af492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R25318a2dbf06416c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R787f6483072b419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R568c300736ca4068" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5b986a508e5421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rb1813db75ab744e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcdaf2b1dc15e428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R2c33dfc0a348471e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5085570d19df4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rae0f20642ed74e08" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1dfc2c60af37426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R59f1b8e7306d4064" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e0849ebed85454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R40c328b6c0d7411a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R82c92f20f0b142dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="Rf2ee06dcbe7d4fd3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd46a5ed903704c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R06d2b9a697074bf5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18593c2d01474543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R5bd49b5fba984217" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbbd3a3e723bf4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R72790591d9bd4047" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e9c1568bf174074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R13be7bfb0b0e448f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcecb0da8a8104600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rf1c3e70b21f44323" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rac4e420ee28c499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R022c1ef4f1354b10" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26ef41c00ca54143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R962c214686f64f23" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5381,65 +5381,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第9章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 9 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5457,183 +5461,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:9  |  Job 9:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他造北斗、參星、昴星， 並南方的密宮；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which maketh Arcturus, Orion, and Pleiades, and the chambers of the south.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5649,183 +5615,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:10  |  Job 9:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他行大事，不可測度， 行奇事，不可勝數。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which doeth great things past finding out; yea, and wonders without number.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5841,183 +5769,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:11  |  Job 9:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他從我旁邊經過，我卻不看見； 他在我面前行走，我倒不知覺。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lo, he goeth by me, and I see him not: he passeth on also, but I perceive him not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6033,183 +5923,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:12  |  Job 9:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他奪取，誰能阻擋？ 誰敢問他：你做甚麼？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, he taketh away, who can hinder him? who will say unto him, What doest thou?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6225,183 +6077,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:13  |  Job 9:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神必不收回他的怒氣； 扶助拉哈伯的，屈身在他以下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If God will not withdraw his anger, the proud helpers do stoop under him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6417,183 +6231,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:14  |  Job 9:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>既是這樣，我怎敢回答他， 怎敢選擇言語與他[辯論呢]？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How much less shall I answer him, and choose out my words to reason with him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6609,183 +6385,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:15  |  Job 9:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我雖有義，也不回答他， 只要向那審判我的懇求。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whom, though I were righteous, yet would I not answer, but I would make supplication to my judge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6801,183 +6539,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:16  |  Job 9:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若呼籲，他應允我； 我仍不信他真聽我的聲音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I had called, and he had answered me; yet would I not believe that he had hearkened unto my voice.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6993,183 +6693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:17  |  Job 9:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他用暴風折斷我， 無故地加增我的損傷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he breaketh me with a tempest, and multiplieth my wounds without cause.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7185,183 +6847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:18  |  Job 9:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我就是喘一口氣，他都不容， 倒使我滿心苦惱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He will not suffer me to take my breath, but filleth me with bitterness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7377,183 +7001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:1  |  Job 9:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯回答說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Job answered and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7569,183 +7155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:19  |  Job 9:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[若論]力量，[他真有]能力！ 若論審判，[他說]誰能將我傳來呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I speak of strength, lo, he is strong: and if of judgment, who shall set me a time to plead?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7761,183 +7309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:20  |  Job 9:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我雖有義，自己的口要定我為有罪； 我雖完全，我口必顯我為彎曲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I justify myself, mine own mouth shall condemn me: if I say, I am perfect, it shall also prove me perverse.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7953,183 +7463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:21  |  Job 9:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我本完全，不顧自己； 我厭惡我的性命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though I were perfect, yet would I not know my soul: I would despise my life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8145,183 +7617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:22  |  Job 9:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[善惡無分]，都是一樣； 所以我說，完全人和惡人，他都滅絕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This is one thing, therefore I said it, He destroyeth the perfect and the wicked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8337,183 +7771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:23  |  Job 9:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若忽然遭殺害之禍， 他必戲笑無辜的人遇難。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If the scourge slay suddenly, he will laugh at the trial of the innocent.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8529,183 +7925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:24  |  Job 9:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>世界交在惡人手中； 蒙蔽世界審判官的臉， 若不是他，是誰呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The earth is given into the hand of the wicked: he covereth the faces of the judges thereof; if not, where, and who is he?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8721,183 +8079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:25  |  Job 9:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的日子比跑信的更快， 急速過去，不見福樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now my days are swifter than a post: they flee away, they see no good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8913,183 +8233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:26  |  Job 9:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的日子過去如快船， 如急落抓食的鷹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They are passed away as the swift ships: as the eagle that hasteth to the prey.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9105,183 +8387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:27  |  Job 9:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若說：我要忘記我的哀情， 除去我的[愁容]，心中暢快；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I say, I will forget my complaint, I will leave off my heaviness, and comfort myself:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9297,183 +8541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:28  |  Job 9:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我因愁苦而懼怕， 知道你必不以我為無辜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am afraid of all my sorrows, I know that thou wilt not hold me innocent.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9489,183 +8695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:2  |  Job 9:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我真知道是這樣； 但人在神面前怎能成為義呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I know it is so of a truth: but how should man be just with God?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9681,183 +8849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:29  |  Job 9:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必被你定為有罪， 我何必徒然勞苦呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I be wicked, why then labour I in vain?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9873,183 +9003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:30  |  Job 9:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若用雪水洗身， 用鹼潔淨我的手，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I wash myself with snow water, and make my hands never so clean;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10065,183 +9157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:31  |  Job 9:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你還要扔我在坑裏， 我的衣服都憎惡我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet shalt thou plunge me in the ditch, and mine own clothes shall abhor me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10257,183 +9311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:32  |  Job 9:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他本不像我是人，使我可以回答他， 又使我們可以同聽審判。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he is not a man, as I am, that I should answer him, and we should come together in judgment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10449,183 +9465,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:33  |  Job 9:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們中間沒有聽訟的人 可以向我們兩造按手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Neither is there any daysman betwixt us, that might lay his hand upon us both.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10641,183 +9619,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:34  |  Job 9:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願他把杖離開我， 不使驚惶威嚇我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let him take his rod away from me, and let not his fear terrify me:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10833,183 +9773,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:35  |  Job 9:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我就說話，也不懼怕他， 現在我卻不是那樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then would I speak, and not fear him; but it is not so with me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11025,183 +9927,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:3  |  Job 9:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若願意與他爭辯， 千中之一也不能回答。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If he will contend with him, he cannot answer him one of a thousand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11217,183 +10081,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:4  |  Job 9:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他心裏有智慧，且大有能力。 誰向神剛硬而得亨通呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He is wise in heart, and mighty in strength: who hath hardened himself against him, and hath prospered?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11409,183 +10235,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:5  |  Job 9:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他發怒，把山翻倒挪移， 山並不知覺。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which removeth the mountains, and they know not: which overturneth them in his anger.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11601,183 +10389,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:6  |  Job 9:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使地震動，離其本位， 地的柱子就搖撼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which shaketh the earth out of her place, and the pillars thereof tremble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11793,183 +10543,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:7  |  Job 9:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他吩咐日頭不出來，就不出來， 又封閉眾星。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which commandeth the sun, and it riseth not; and sealeth up the stars.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11985,183 +10697,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 9:8  |  Job 9:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他獨自鋪張蒼天， 步行在海浪之上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which alone spreadeth out the heavens, and treadeth upon the waves of the sea.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>