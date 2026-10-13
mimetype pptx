--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -39,113 +39,113 @@
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9fb87e56c7514f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R015898e1234341d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8239b191332f47fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R82418693790f463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb84f7a49942f4f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R559b8810afb04bbc" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R27a90dd2ebd64755"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2bfe0e107e384b0b"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5367eaa975c84d6e"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6edb85fc59614beb"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc9b0637320eb4e9f"/>
-[...19 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R88ca06663d19444b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb02139f866d449f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R0c62b3950a874e79"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R94e36878f8fe4c36"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R4791cb11d7714486"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R0e7c8dbf28b24726"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6b227f413a7446f8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R16c13b6285cb4f8f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R4c5a6b09e96d455a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R02f3b83bc5214ee7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R4382be7b27204473"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rfa8db021673a4c04"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rc471efa0d0164ed6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rc590a696d9674976"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R4423581aa00b41c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R26c24431fec449fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rf792f6d5016f4474"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R15507f836dc24dd3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Re9b190ec986047dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Raec8798a70024335"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rf345ec122fc44d1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R7a5d7f5aef2f457d"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4326e5e00e114fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R27a90dd2ebd64755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5367eaa975c84d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8c4b305a136e4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R73163285a52e4cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc9b0637320eb4e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R46f310b499ed40ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3dfb2053b2314bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc6cc3921d2ea4a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re81fa9e196aa4caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd396037d554c4e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R75d2eada525946b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R67dadcddd3674af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra174997491ef429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R538209dbec574223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc6b40ee138b646d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd48cad80d07a43d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R41855c2cb69e48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Reb6eb7a8cc944bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc34a9a393c5b4074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R871ffb4e132b4b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5558a5a8b8d4406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc9ce886995c24883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R2536677a7b0b41b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0e029498db854e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R88ca06663d19444b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R228f48c562304629" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra95102a2b50f4d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2bfe0e107e384b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6edb85fc59614beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd91d327923a9405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R37a929fa0fb348cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb02139f866d449f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0c62b3950a874e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R94e36878f8fe4c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4791cb11d7714486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0e7c8dbf28b24726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6b227f413a7446f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R16c13b6285cb4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4c5a6b09e96d455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R02f3b83bc5214ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4382be7b27204473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfa8db021673a4c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc471efa0d0164ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc590a696d9674976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4423581aa00b41c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R26c24431fec449fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf792f6d5016f4474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R15507f836dc24dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re9b190ec986047dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Raec8798a70024335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf345ec122fc44d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7a5d7f5aef2f457d" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd0a08882a2124991" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -349,111 +349,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc7e7143fdc554070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7161a350ac18452c" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4835ebad805a4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc0f059655b8848a8" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6f5bac5566934d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd398614976b0441d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0fe1e644e944413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0e36fb273664835" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9a8758dc52264ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra0008036598d4e56" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfe04eb3f0ffc46e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21f5036d3a674344" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re2691e7c85b64883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc35528e281b54f9b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rdb081b45c06640ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ce78f5ce47141b3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6a8bacc79207421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R46c5db5bcf1e4e27" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1b4104e48d9a4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0ad078235bfa498b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc96b6663b58e4815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra12c46d4b57d4e56" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2140461b890742e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c264977de674e5d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R5cf3a912f13a4eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ba206c277034d1b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc573c9ef443c41fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9bb77bec4fe649a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R92c2f4af338c4d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29daf63b8c0d4b31" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R50e288e9fde341b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2374925d07274b43" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R56a31156d8484afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R635db560072a4d81" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R41d898e9ab23401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72872a76ee82424f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd3e415ccffdc4fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4cb94596ba93490e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf2014812912840d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R03d0ff4594b6441f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re70672ba3d844fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf1b9bebfe1fe4a02" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R039a3a95a3704605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c26186185904c1b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1365dc115b144de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8b4ecb5d30748e1" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2407,100 +2407,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd5b3566e325240b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R078a61b764854632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc2954341acf141cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R029fdd67958644c9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfe5d1d46b56b4513" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R816739d8af2840ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd58bfc5233c940a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R278ae0b71f814d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf2f389ca90574548" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R81dcca7136e04fb5" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R078a61b764854632"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd58bfc5233c940a4"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc2954341acf141cc"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R278ae0b71f814d54"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3526,116 +3526,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R029fdd67958644c9"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf2f389ca90574548"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rbad48f7eb3b54dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6ccb343c8c97473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R615278d36d024ea0" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd8b9d765db9a46cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R14b7bf25d0614818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6aea0d2ebcbb420a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6ccb343c8c97473f"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R615278d36d024ea0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R14b7bf25d0614818"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6aea0d2ebcbb420a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3699,111 +3699,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e6cee84be9e433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd960d46e481f4154" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32382b0809004f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3a14683ca91146e8" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8113b95967504ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5cf8a0daa1f141bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8325dd137d63413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rc71d099a7e5445df" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R219598a6cc414424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Ra8a3dcbc68094bdb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6cb72b6e1ab418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R1f75eeda83994316" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e6001e8914e4c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R6688a8f7ce164890" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44165a9ebda24995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R2804f86c0d9044bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R173a8198b6d74822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R945974fbe6824f3b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R91b02b301b9e48ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R4a312f634d9940a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d42c939bea544d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R0b256bb034804fe0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Racb749ce8f2849dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R59c800679d634162" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R535b96282c8d4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R5b521891cb5645f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3b1788d37170498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rf6cb6e938f1945dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74e065371b6b4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R376f1daeda98456c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3344e5eb74b94fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R0d7aed89fc2c4eb1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R252cd99fe83149e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R9a13ed7590f048a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb765f2bd71164d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R4dcc7088b5704ea6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4ec972cddd548b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Refee0849c659447e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra08db5a9b6c745a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R2f23ebc3dfee41c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04883af76e3e48cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rf916ae08af894326" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdaae5576f5174a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R09495790eb884d48" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R320f3258353f4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8c7de50f966e4190" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3821,65 +3821,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第11章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 11 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3897,183 +3901,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 11:9  |  Job 11:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其量比地長， 比海寬。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The measure thereof is longer than the earth, and broader than the sea.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4089,183 +4055,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 11:10  |  Job 11:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他若經過，將人拘禁， 招人受審，誰能阻擋他呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If he cut off, and shut up, or gather together, then who can hinder him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4281,183 +4209,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 11:11  |  Job 11:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他本知道虛妄的人； 人的罪孽，他雖不留意，還是無所不見。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he knoweth vain men: he seeth wickedness also; will he not then consider it?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4473,183 +4363,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 11:12  |  Job 11:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>空虛的人卻毫無知識； 人生在世[好像]野驢的駒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For vain man would be wise, though man be born like a wild ass’s colt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4665,183 +4517,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 11:13  |  Job 11:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你若將心安正， 又向主舉手；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If thou prepare thine heart, and stretch out thine hands toward him;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4857,183 +4671,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 11:14  |  Job 11:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你手裏若有罪孽， 就當遠遠地除掉， 也不容非義住在你帳棚之中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If iniquity be in thine hand, put it far away, and let not wickedness dwell in thy tabernacles.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5049,183 +4825,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 11:15  |  Job 11:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，你必仰起臉來毫無斑點； 你也必堅固，無所懼怕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For then shalt thou lift up thy face without spot; yea, thou shalt be stedfast, and shalt not fear:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5241,183 +4979,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 11:16  |  Job 11:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你必忘記你的苦楚， 就是想起也如流過去的水一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because thou shalt forget thy misery, and remember it as waters that pass away:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5433,183 +5133,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 11:17  |  Job 11:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你在世的日子要比正午更明， 雖有黑暗仍像早晨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thine age shall be clearer than the noonday; thou shalt shine forth, thou shalt be as the morning.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5625,183 +5287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 11:18  |  Job 11:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你因有指望就必穩固， 也必[四圍]巡查，坦然安息。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt be secure, because there is hope; yea, thou shalt dig about thee, and thou shalt take thy rest in safety.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5817,183 +5441,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 11:1  |  Job 11:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿瑪人瑣法回答說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then answered Zophar the Naamathite, and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6009,183 +5595,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 11:19  |  Job 11:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你躺臥，無人驚嚇， 且有許多人向你求恩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also thou shalt lie down, and none shall make thee afraid; yea, many shall make suit unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6201,183 +5749,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 11:20  |  Job 11:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但惡人的眼目必要失明。 他們無路可逃； 他們的指望就是氣絕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the eyes of the wicked shall fail, and they shall not escape, and their hope shall be as the giving up of the ghost.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6393,183 +5903,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 11:2  |  Job 11:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這許多的言語豈不該回答嗎？ 多嘴多舌的人豈可稱為義嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Should not the multitude of words be answered? and should a man full of talk be justified?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6585,183 +6057,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 11:3  |  Job 11:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你誇大的話豈能使人不作聲嗎？ 你戲笑的時候豈沒有人叫你害羞嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Should thy lies make men hold their peace? and when thou mockest, shall no man make thee ashamed?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6777,183 +6211,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 11:4  |  Job 11:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你說：我的道理純全； 我在你眼前潔淨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou hast said, My doctrine is pure, and I am clean in thine eyes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6969,183 +6365,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 11:5  |  Job 11:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟願神說話； 願他開口攻擊你，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But oh that God would speak, and open his lips against thee;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7161,183 +6519,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 11:6  |  Job 11:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並將智慧的奧祕指示你； 他有諸般的智識。 所以當知道神追討你 比你罪孽該得的還少。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And that he would shew thee the secrets of wisdom, that they are double to that which is! Know therefore that God exacteth of thee less than thine iniquity deserveth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7353,183 +6673,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 11:7  |  Job 11:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你考察就能測透神嗎？ 你豈能盡情測透全能者嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Canst thou by searching find out God? canst thou find out the Almighty unto perfection?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7545,183 +6827,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 11:8  |  Job 11:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他[的智慧]高於天，你還能做甚麼？ 深於陰間，你還能知道甚麼？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is as high as heaven; what canst thou do? deeper than hell; what canst thou know?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>