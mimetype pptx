--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -43,115 +43,115 @@
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R05efb4ef7b674d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6f0b10cb3b5148bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R527a15942da945d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7de2371fd18b4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R81e5ebc80e86480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R42837aee0d464a49" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re9b9664cd2334411"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R25a0edc6d62148b0"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R725c9ef80b8c46a0"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1aa8258b3c9f4b61"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb5085b5e46cb4b2d"/>
-[...21 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R875faa5054aa48be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rfa95c0b176724df4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R25f9c79d83fe4842"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R6dbd32dfcf5045ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R79c86ac5993d40cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd572f0d3801e48d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb0af5096a1884147"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rfe0c82265fe447f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Ra55823ecf29c46e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R35b3c955d59b45bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R5e84a24f85054181"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R3b881be6e4364d42"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rf8f11852b10445b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rfd1090f02ee64c1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rafd64fadd5ab4676"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re95241d7e0784b7d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R5b14cd3620c4441d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rbc916083b97240dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R422d94b727e24941"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R578c508c031a4f9c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R2c4beafb3f324c97"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Re1f27d1dcabe462b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R12177e6f37f84d09"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R2c4d0226518e40b7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfe76090369be465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re9b9664cd2334411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R725c9ef80b8c46a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R853fafb3dc7e4417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7ec11b9ff4d840c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb5085b5e46cb4b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rea7407297cb4472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R290bde99092e4e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbbe34a8a9b6943cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6b2378432db14377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd36e246f09694c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R45af98a0693844ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd4109286cd2e4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R247f750eb5ae4bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rcf1e8dd876c34f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R398b6da7deec40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5634337930e342b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5ae690c63dcd4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R16d9cb10c94a45d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R48d1b3a2e32f412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R23db9aab8d0041d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R58c8df39ae214042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R96d5c801005541b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R1b4e1955c6cd44c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R425a082d0c5b4218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rad3d28b107d847a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R74998ccb90834d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R875faa5054aa48be" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rded63342268e4afa" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfe70368eeced40cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R25a0edc6d62148b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1aa8258b3c9f4b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R519f7675e42e437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R752f3e0fd8ab48f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfa95c0b176724df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R25f9c79d83fe4842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6dbd32dfcf5045ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R79c86ac5993d40cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd572f0d3801e48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb0af5096a1884147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfe0c82265fe447f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra55823ecf29c46e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R35b3c955d59b45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5e84a24f85054181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3b881be6e4364d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf8f11852b10445b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rfd1090f02ee64c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rafd64fadd5ab4676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re95241d7e0784b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5b14cd3620c4441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rbc916083b97240dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R422d94b727e24941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R578c508c031a4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R2c4beafb3f324c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re1f27d1dcabe462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R12177e6f37f84d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2c4d0226518e40b7" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9bc283a3b5b84e09" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -355,117 +355,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8f08dec255a141c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba4ce020ad1a4206" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R589515dc4a3540a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04bdf1a9eb7e4453" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5a1978c3a3bc43da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7ef0d99712042c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb9567dac28104df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra300a11571074813" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R99fad38e3d4d4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d6268889c024411" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc6a3a7c5fd7a4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra48b1f1d19604248" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra155639eb6994383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra60b647fed1e4c03" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1f37a7dfa4024b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc9880af75dc4bc7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb898c79291fe441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f2033f58597498c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R745f3ff477aa497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb873994b934b4dfa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0c7c5343a4b84b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2843d23d73a43f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R19ff4806dd7742c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3da09337227949b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R066f662cf46c46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R199162076f3e4639" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rdc5406a8f0694a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5dd7a6e02dad4deb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R501bc768d89a4773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a6872dc26ce4acd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R11826e1821344bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23d263709dbe4ad3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R4af20db822df4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea8f34f07b274628" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R9004fdcd35ec4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ccd044a1f3a4c45" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R211d37e3ebe6479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61c9384a8c0b4f1c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R86d9435dc54a497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c0b2927c4be4129" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8d7f544ea4b74f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R311a6598933e486c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R10d798bceb7b49e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9348609fa36e4029" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R65393ba858284ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd817bc54c6f843a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R908995c937c940dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e57bbc6e9664961" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0c4be7b9ee144fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb7303bed0c74985" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2609,100 +2609,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R92b0c8dcf3a64b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re255c955c0c74c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R93c4ed94935a490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1539143e4e3c40b2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rda6ba2ecb2f449b4" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd031c5efd72147b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3f3802a7832d4d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R69e8ef514a114c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R639bfa337c924223" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2135f809268744cd" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re255c955c0c74c0e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3f3802a7832d4d02"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R93c4ed94935a490b"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R69e8ef514a114c56"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3728,116 +3728,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1539143e4e3c40b2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R639bfa337c924223"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd23e1e0babd94e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Refb49b0b45c94b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6c797f68d014ec1" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9cc2419ae4794b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5bcc1d45f7d14bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9536e22c92ca40e9" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Refb49b0b45c94b1e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra6c797f68d014ec1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5bcc1d45f7d14bd3"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9536e22c92ca40e9"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3901,117 +3901,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42df8191cc33423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4ce6d76b613f42e3" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Redfe681790b24276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R298366b313b1429e" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d10a32737f84468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6e39469903dd4fc5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2baf49bdb9c34277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R7ab36fc2ade34f14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4ec528fc3704700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R0f25a677224a4e7e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf9e2e515c0d429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R0722f12193f242ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b913cbab2ae4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rc159a39fc8d84745" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7040f44472ec423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R5f97e32a08bf4c3b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c87b89458d549ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rc36598c09567404a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72615074e8db484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R6d3e49b5c3964862" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda93c99531ef4f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Ra9c915166ac844db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0cd6e3346bdf48c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R10e6ccaf47d04bf3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc437ab34909a456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R12a9a5ed03dc4872" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51d484d898dd4863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R6cb4bd4e0de64274" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd045a40ad4da451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rbdc52663df2849c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f40242cef76495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Re942916de99c4066" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R782f63516d4f403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rcab74da069a74e49" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbfe98452fadc487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R6a450baffc4a4d61" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbbc3873d1ea4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R613dc660768e48e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf9e7090c693349af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R6ebd90e9c24f446e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6914374f8ec34bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R11170a62ab7c40e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R336ad570de984ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R349c30ba99a340c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb43ff6bfe6904e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R726a6c8d6eca4619" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d000ad44b0f465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R973c9754348343f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd5e34bb84d5b4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R22b850cde49c4e8c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4029,65 +4029,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第8章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 8 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4105,183 +4109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 8:9  |  Job 8:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們不過從昨日才有，一無所知； 我們在世的日子好像影兒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>(For we are but of yesterday, and know nothing, because our days upon earth are a shadow:)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4297,183 +4263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 8:10  |  Job 8:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們豈不指教你，告訴你， 從心裏發出言語來呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shall not they teach thee, and tell thee, and utter words out of their heart?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4489,183 +4417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 8:11  |  Job 8:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>蒲草沒有泥豈能發長？ 蘆荻沒有水豈能生發？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Can the rush grow up without mire? can the flag grow without water?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4681,183 +4571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 8:12  |  Job 8:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尚青的時候，還沒有割下， 比百樣的草先枯槁。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whilst it is yet in his greenness, and not cut down, it withereth before any other herb.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4873,183 +4725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 8:13  |  Job 8:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡忘記神的人，景況也是這樣； 不虔敬人的指望要滅沒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So are the paths of all that forget God; and the hypocrite’s hope shall perish:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5065,183 +4879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 8:14  |  Job 8:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他所仰賴的必折斷； 他所倚靠的是蜘蛛網。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whose hope shall be cut off, and whose trust shall be a spider’s web.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5257,183 +5033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 8:15  |  Job 8:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他要倚靠房屋，房屋卻站立不住； 他要抓住房屋，房屋卻不能存留。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall lean upon his house, but it shall not stand: he shall hold it fast, but it shall not endure.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5449,183 +5187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 8:16  |  Job 8:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在日光之下發青， 蔓子爬滿了園子；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He is green before the sun, and his branch shooteth forth in his garden.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5641,183 +5341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 8:17  |  Job 8:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的根盤繞[石]堆， 扎入石地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His roots are wrapped about the heap, and seeth the place of stones.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5833,183 +5495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 8:18  |  Job 8:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他若從本地被拔出， 那地就不認識他，[說]： 我沒有見過你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If he destroy him from his place, then it shall deny him, saying, I have not seen thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6025,183 +5649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 8:1  |  Job 8:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>書亞人比勒達回答說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then answered Bildad the Shuhite, and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6217,183 +5803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 8:19  |  Job 8:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，這就是他道中之樂； 以後必另有人從地而生。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, this is the joy of his way, and out of the earth shall others grow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6409,183 +5957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 8:20  |  Job 8:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神必不丟棄完全人， 也不扶助邪惡人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, God will not cast away a perfect man, neither will he help the evil doers:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6601,183 +6111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 8:21  |  Job 8:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他還要以喜笑充滿你的口， 以歡呼充滿你的嘴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Till he fill thy mouth with laughing, and thy lips with rejoicing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,183 +6265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 8:22  |  Job 8:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>恨惡你的要披戴慚愧； 惡人的帳棚必歸於無有。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They that hate thee shall be clothed with shame; and the dwelling place of the wicked shall come to nought.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6985,183 +6419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 8:2  |  Job 8:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這些話你要說到幾時？ 口中的言語[如]狂風[要到幾時呢]？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How long wilt thou speak these things? and how long shall the words of thy mouth be like a strong wind?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,183 +6573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 8:3  |  Job 8:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神豈能偏離公平？ 全能者豈能偏離公義？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Doth God pervert judgment? or doth the Almighty pervert justice?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7369,183 +6727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 8:4  |  Job 8:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>或者你的兒女得罪了他； 他使他們受報應。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If thy children have sinned against him, and he have cast them away for their transgression;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7561,183 +6881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 8:5  |  Job 8:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你若殷勤地尋求神， 向全能者懇求；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If thou wouldest seek unto God betimes, and make thy supplication to the Almighty;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7753,183 +7035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 8:6  |  Job 8:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你若清潔正直， 他必定為你起來， 使你公義的居所興旺。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If thou wert pure and upright; surely now he would awake for thee, and make the habitation of thy righteousness prosperous.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7945,183 +7189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 8:7  |  Job 8:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你起初雖然微小， 終久必甚發達。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though thy beginning was small, yet thy latter end should greatly increase.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8137,183 +7343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 8:8  |  Job 8:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>請你考問前代， 追念他們的列祖所查究的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For enquire, I pray thee, of the former age, and prepare thyself to the search of their fathers:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>