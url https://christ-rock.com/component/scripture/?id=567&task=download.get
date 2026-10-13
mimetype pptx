--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -59,123 +59,123 @@
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8f094cb06de242af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R63ca5d1655ac42eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R27d004c5dda5414d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra17aa76186624209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9bc3056a8dc34759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re1a00e780a804d69" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbe2d386f1f3f4ca4"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R47b5658fcdfb4909"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc424ac61f36a4062"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R71fc3762404e469c"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R36ae8847f2974711"/>
-[...29 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R8b67eb46ce84428b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R095338161cb54056"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2a97404a30f7439e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R66a8bc0d046f4d49"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rcd0c5a95e5674a5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf26c441862c74992"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R7e276e7e2f51420a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc3c7d66a04d84bef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rd0799363cc984633"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R6f5dad744fcd4247"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R8663f24e2c6b468e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R6bdcf48c78c0443c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb36774a77ac7421f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R06bbe21380dc45aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R63a5cd29e10a44aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rb52952aab17d4698"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rb683334993344365"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Raa52cb7ac7a84653"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R09f6d57b047e4d2a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R0a2c73703ec34bd0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Raaae26d740ed4f02"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R0090ac9fa5984f77"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rba0a6a41fa174a0b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R08a62e86e790441f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R422c76e130f84c7c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R94cedf325ff348c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R06e60475ce474d89"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rbef490aa300249fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rb9dc994f26be434a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R22ec6d9ea3aa4282"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R4d5a6b9adfb94bdd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R671effd907f643eb"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ref6f2487de5b4ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbe2d386f1f3f4ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc424ac61f36a4062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5bb891566a704c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R40d2c101d7be4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R36ae8847f2974711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc1f6c4904bc24fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf59304224eef49de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6447113ce565458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc42aa21e0ab44ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R81e727805bc24957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R42a8e4ecca9b44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd79af21f9a994cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6b7fbe8cf2c946b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0916ff2ba9b9483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb3b546d052ea4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd8f93c974659449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rae2986820ca94a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd7cf734c4a7641be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R32b3102bfb9a4e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9522367435c34e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R30b79c2952ee49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd002248fd0d04b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R5e11b13d2ba14ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R4f65fd0f97114225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb3a2031d57bd4cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd90f24bdf171495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R9fbde194d8744dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R562944cfca284c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R8714eab5e6404daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R29369fefa9c7463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R29798b0f26184e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Ra76e3abeff9c466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R09e67cdc76e54b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Reb0bae3192ad4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R8b67eb46ce84428b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R90cced4eda564689" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rab71da8a20cd4b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R47b5658fcdfb4909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71fc3762404e469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R67afb1bcbeec4548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1497caddd9914a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R095338161cb54056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2a97404a30f7439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R66a8bc0d046f4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcd0c5a95e5674a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf26c441862c74992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7e276e7e2f51420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc3c7d66a04d84bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd0799363cc984633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6f5dad744fcd4247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8663f24e2c6b468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6bdcf48c78c0443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb36774a77ac7421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R06bbe21380dc45aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R63a5cd29e10a44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb52952aab17d4698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb683334993344365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Raa52cb7ac7a84653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R09f6d57b047e4d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0a2c73703ec34bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Raaae26d740ed4f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0090ac9fa5984f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rba0a6a41fa174a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R08a62e86e790441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R422c76e130f84c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R94cedf325ff348c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R06e60475ce474d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rbef490aa300249fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rb9dc994f26be434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R22ec6d9ea3aa4282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R4d5a6b9adfb94bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R671effd907f643eb" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R32f1ba7f4b4849a6" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -379,141 +379,141 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0f4608a49f3841ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re06ebd3fd0794889" /></Relationships>
-[...89 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfe925177094e495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7a2a56dd870491c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R58d4a86f06a948b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6f08acae7cfb4acf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc637d6d7c091405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda6ca95213a84afe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7911319a435044cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf25805ee1fe041e1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7fb427ba624b4d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R077b537a1a6648fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4e5ea428a1c6448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf1a973854794c3d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2aa203d46ee94ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6bc543b5dd824349" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re07435a946864a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ac4077027be4c00" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R88a1c7d349844457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re21debb92b1142cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0746af22b24e41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R27f1c8b9af9a4ac7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re839840dcb4c4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R318c898200954217" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R1ae51f76dc0d4861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00e1733be0014bf6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcd3019dc571e45e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05ac7963558d4170" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R6b7db9797e9d40b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb489d02b510d4812" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4080223dabf94104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c6a76727d3c43c4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R28af5fd8688c4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra4618004a5df43be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R4e8ea90b672547d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ca7698e2c8b46c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R19ff3d6f06454edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c5c9804d62b400f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R3b776193c08b4690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4d902459b0f41f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R2e9b45a4137c4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd67a3ca0100b4d68" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rdf2891a548964265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f33835ee4b14254" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R43a23005315c4d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9925cb8994694f12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R2ece6de816524315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R12952dafada64763" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R087d773dd5144052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9218c7eaa5ae469c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R6ac36ecb73da45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rabae7c0b2cc14400" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rdb3b521216e641d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37c4a5da970e4da3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R628a5f00ad4844cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R053dadfe17994c40" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R01b86ecf617d4cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R16e5ad08a0404445" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rced859a20b794a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77d031d4578045cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb95010e7528a471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R898f3d0a518c4a11" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R30f47f93f46447e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R35fc91f922ea4d30" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbd0d1e3818074569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf397b4b825740bf" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3417,100 +3417,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf12d95638d7d4d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R1cbb76ac36db4804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9e9ac0b34d434495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0791014a01834969" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb18d415e6c1540c0" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7cb46b699faa4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd384292eabad4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rcaffc482128a425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R09ff8ecb4a964123" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R993acd25c5ce4523" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1cbb76ac36db4804"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd384292eabad4762"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9e9ac0b34d434495"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcaffc482128a425d"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4536,116 +4536,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0791014a01834969"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R09ff8ecb4a964123"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5eaed69e6f2d4525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra5af1aef3eb64537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re41eecad406048ad" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8c47486941944787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb716bce8d3fe4c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R599b2003a4c04dd9" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra5af1aef3eb64537"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re41eecad406048ad"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb716bce8d3fe4c4a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R599b2003a4c04dd9"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4709,141 +4709,141 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c2b979666124410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R49af7142d45a4571" /></Relationships>
-[...89 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a72e06ebde94055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rcdedd48f5bc644fd" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R06b89a83da9c4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R64274da1045b4f83" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ff25ad77a444294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R813f6eed21f74696" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a9faf393a254a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R8bf4050f6b43457a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R474cf925a6e345f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Red3b86b39c174e12" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49cc55b055ad49ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R80eb1a8a83fa467c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff5553a91179416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rec0e32bd781a419a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc886150052ca46e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rd2a738e5b1a249a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfbc56017598b4e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rc2095c6a24634f33" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0644af2381414d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R864e2a193edf4da0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19d7da8c53124eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R602ff9ee55a848d3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra816c10bf3c840f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R5275149daf7d4ca6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ef9ea6a58e44120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R4d4510ed6ad94a2d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5226ace00e66421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R8cbff133b56d45c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfdea01e6cae447f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R38bb7cdabad04800" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9de5c9f714dc43a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R58ab95180d4346ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c4bb1a1a03e46de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R58c09a03698541e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7bade2ebd177492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R4930b354d1c44304" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R906c0c61e0b04b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R84786b9d475a4ad3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R885fc9e5e7024bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R6165e2d1d6144312" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6c4bcc470ee48d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rad51437ff97746bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R10766edf86ba4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R47d6713786bf42a5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f42b8f052ac4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rd41483518a244949" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5f61f19822e4bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6ea3f5fcf73a4dab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7f2ebf56f4b435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R6793f5f5840747b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5aff1d8075c4ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rbb21d24ca4894ff2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53c7ff6de1ef43fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R912d7590d42b4a79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e2f87993f9e41da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rd97974718a904f4a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50554f1d4c0c401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R5adab907313e4f35" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74fc4f28df6a4c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R36a33d1bc15b45e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8153b20617784e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R64774aa85e144aec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcd3493e4c0084de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R365f3c55d1094b51" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4861,65 +4861,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第6章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 6 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4937,183 +4941,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:9  |  Job 6:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是願神把我壓碎， 伸手將我剪除。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even that it would please God to destroy me; that he would let loose his hand, and cut me off!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5129,183 +5095,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:10  |  Job 6:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我因沒有違棄那聖者的言語， 就仍以此為安慰， 在不止息的痛苦中還可踴躍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then should I yet have comfort; yea, I would harden myself in sorrow: let him not spare; for I have not concealed the words of the Holy One.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5321,183 +5249,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:11  |  Job 6:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我有甚麼氣力使我等候？ 我有甚麼結局使我忍耐？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What is my strength, that I should hope? and what is mine end, that I should prolong my life?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5513,183 +5403,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:12  |  Job 6:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的氣力豈是石頭的氣力？ 我的肉身豈是銅的呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Is my strength the strength of stones? or is my flesh of brass?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5705,183 +5557,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:13  |  Job 6:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在我豈不是毫無幫助嗎？ 智慧豈不是從我心中趕出淨盡嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Is not my help in me? and is wisdom driven quite from me?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5897,183 +5711,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:14  |  Job 6:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那將要灰心、離棄全能者、 不敬畏神的人， 他的朋友當以慈愛待他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To him that is afflicted pity should be shewed from his friend; but he forsaketh the fear of the Almighty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6089,183 +5865,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:15  |  Job 6:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的弟兄詭詐，好像溪水， 又像溪水流乾的河道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My brethren have dealt deceitfully as a brook, and as the stream of brooks they pass away;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6281,183 +6019,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:16  |  Job 6:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這河因結冰發黑， 有雪藏在其中；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which are blackish by reason of the ice, and wherein the snow is hid:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6473,183 +6173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:17  |  Job 6:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>天氣漸暖就隨時消化， 日頭炎熱便從原處乾涸。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What time they wax warm, they vanish: when it is hot, they are consumed out of their place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6665,183 +6327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:18  |  Job 6:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>結伴的客旅[離棄大道]， 順河偏行，到荒野之地死亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The paths of their way are turned aside; they go to nothing, and perish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6857,183 +6481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:1  |  Job 6:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯回答說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But Job answered and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7049,183 +6635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:19  |  Job 6:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提瑪結伴的客旅瞻望； 示巴同夥的人等候。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The troops of Tema looked, the companies of Sheba waited for them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7241,183 +6789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:20  |  Job 6:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們因失了盼望就抱愧， 來到那裏便蒙羞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They were confounded because they had hoped; they came thither, and were ashamed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7433,183 +6943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:21  |  Job 6:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在你們正是這樣， 看見驚嚇的事便懼怕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For now ye are nothing; ye see my casting down, and are afraid.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7625,183 +7097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:22  |  Job 6:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我豈說：請你們供給我， 從你們的財物中送禮物給我？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Did I say, Bring unto me? or, Give a reward for me of your substance?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7817,183 +7251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:23  |  Job 6:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>豈說：拯救我脫離敵人的手嗎？ 救贖我脫離強暴人的手嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Or, Deliver me from the enemy’s hand? or, Redeem me from the hand of the mighty?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8009,183 +7405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:24  |  Job 6:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>請你們教導我，我便不作聲； 使我明白在何事上有錯。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Teach me, and I will hold my tongue: and cause me to understand wherein I have erred.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8201,183 +7559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:25  |  Job 6:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正直的言語力量何其大！ 但你們責備是責備甚麼呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How forcible are right words! but what doth your arguing reprove?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8393,183 +7713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:26  |  Job 6:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>絕望人的講論既然如風， 你們還想要駁正言語嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Do ye imagine to reprove words, and the speeches of one that is desperate, which are as wind?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8585,183 +7867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:27  |  Job 6:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們想為孤兒拈鬮， 以朋友當貨物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, ye overwhelm the fatherless, and ye dig a pit for your friend.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8777,183 +8021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:28  |  Job 6:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在請你們看看我， 我決不當面說謊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now therefore be content, look upon me; for it is evident unto you if I lie.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8969,183 +8175,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:2  |  Job 6:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟願我的煩惱稱一稱， 我一切的災害放在天平裏；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Oh that my grief were throughly weighed, and my calamity laid in the balances together!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9161,183 +8329,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:29  |  Job 6:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>請你們轉意，不要不公； 請再轉意，我的事有理。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Return, I pray you, let it not be iniquity; yea, return again, my righteousness is in it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9353,183 +8483,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:30  |  Job 6:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的舌上豈有不義嗎？ 我的口裏豈不辨奸惡嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Is there iniquity in my tongue? cannot my taste discern perverse things?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9545,183 +8637,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:3  |  Job 6:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現今都比海沙更重， 所以我的言語急躁。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For now it would be heavier than the sand of the sea: therefore my words are swallowed up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9737,183 +8791,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:4  |  Job 6:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因全能者的箭射入我身； 其毒，我的靈喝盡了； 神的驚嚇擺陣攻擊我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the arrows of the Almighty are within me, the poison whereof drinketh up my spirit: the terrors of God do set themselves in array against me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9929,183 +8945,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:5  |  Job 6:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>野驢有草豈能叫喚？ 牛有料豈能吼叫？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Doth the wild ass bray when he hath grass? or loweth the ox over his fodder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10121,183 +9099,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:6  |  Job 6:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>物淡而無鹽豈可吃嗎？ 蛋青有甚麼滋味呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Can that which is unsavoury be eaten without salt? or is there any taste in the white of an egg?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10313,183 +9253,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:7  |  Job 6:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看為可厭的食物， 我心不肯挨近。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The things that my soul refused to touch are as my sorrowful meat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10505,183 +9407,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 6:8  |  Job 6:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟願我得着所求的， 願神賜我所切望的；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Oh that I might have my request; and that God would grant me the thing that I long for!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>