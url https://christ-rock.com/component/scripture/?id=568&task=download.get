--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -81,134 +81,134 @@
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R94afa67935ed4e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re105cf3ec81f4a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbbcc23e9639a4328" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd412fe4a1cd14e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re7f44391eeba4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R07203fd78352435a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra03119bd19d446c2"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rba82458a5e204448"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb9ef2ac444044958"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4ee900117de5458d"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Refaa541ea04a4357"/>
-[...40 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="R0ccc798657e54d58"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R44a1488bd40c4442"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R152667e798764a4a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R6cfccce83fdb43e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R5a64426cc2974689"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R22dfe2bf3aac4389"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rfcca46d4f9414fe8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3427d528d2584e7c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R7694f8fa1c6f4b44"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf8c1be2d10574190"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R2bcaf7a2c397416b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rbc6bf3f318894a39"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R8848c0a1ed1c4ada"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R4eab92cfedec45cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Ree667d73f7404976"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R23a217d9e9304c98"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R0ef30f159863400f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rd6594b37a5ac47d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R57096abd060a41e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R079f6cae896a4913"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R5ba4c22dd50141c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R130a5f9ce7284c1a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R5167f7d2e6824883"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rc16da750baa946af"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rd96e532e8ca64414"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R98ce3cfa20784969"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R1cb7295f63dd486d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R061859b06e7e485e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Ra0ed54ac1b2d403d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R1c7b6047d80e4ef0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rc8018c79bd6b46e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R957a842810104638"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R144c98df911e476c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R6b9f4f52a5e54b6a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R5efcdb13c48a4665"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R4f26c7e3e50b409d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="Re3be52c8d9b54c29"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="Rae725822c7bd4fd5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="Rc79af9f2fb024d19"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="Rd1fac40219164a98"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="Ra051d4d5bcee4137"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="Re76cf3fb2c2d46ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="Rf9cd98d7c2804500"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0db1f954b85746a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra03119bd19d446c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9ef2ac444044958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8ce1da5bb7704163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6a8e98621b154bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Refaa541ea04a4357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbfe8e975cca04b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2b03b1c8801e405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbf54279fd0644f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R01ed9b7fe9ef4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8cdb22b3ed4a4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4b803708978a455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4644d0e22d2a47ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4efec49d450e4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8b22677619c74f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf2b2c6234a8e402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd5b6b62ad9cf40a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1917745fe8464bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfd5a811488bb4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2f36941182dc4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc971860e0e044094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4de60d837881447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc4f5217b93e24cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4e9fbd690aa74cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R6ae02fbe107543cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ree81dc1d768e41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R2dffcca8b63e4225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R6b00eacda4e64535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb0a717c1e76d451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Red54c88f124840f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R29e635ef3c04434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R58d17d26da7943fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R04247483ad22447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rd9d12e1091ea4f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R186a88ef2cc94630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R9b24002896fe4c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R10fecf1ac8d748e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R3a373ab45ffb4694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R500d2e515c554a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rec8c54a5bb614752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Re62110654d7e4044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rf567bd54368b4985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R98d6f1c82aa94222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rd6a5dadc82774f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R1a0b509770914576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R3a9320712dd94c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R0ccc798657e54d58" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3adbfda522ed4029" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2473592c9dac41c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rba82458a5e204448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ee900117de5458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf39c14167e8043dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R16a669947ce84a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R44a1488bd40c4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R152667e798764a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6cfccce83fdb43e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5a64426cc2974689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R22dfe2bf3aac4389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfcca46d4f9414fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3427d528d2584e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7694f8fa1c6f4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf8c1be2d10574190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2bcaf7a2c397416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbc6bf3f318894a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8848c0a1ed1c4ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4eab92cfedec45cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ree667d73f7404976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R23a217d9e9304c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0ef30f159863400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd6594b37a5ac47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R57096abd060a41e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R079f6cae896a4913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5ba4c22dd50141c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R130a5f9ce7284c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5167f7d2e6824883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc16da750baa946af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd96e532e8ca64414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R98ce3cfa20784969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R1cb7295f63dd486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R061859b06e7e485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Ra0ed54ac1b2d403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R1c7b6047d80e4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rc8018c79bd6b46e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R957a842810104638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R144c98df911e476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R6b9f4f52a5e54b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R5efcdb13c48a4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R4f26c7e3e50b409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Re3be52c8d9b54c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rae725822c7bd4fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Rc79af9f2fb024d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rd1fac40219164a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Ra051d4d5bcee4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Re76cf3fb2c2d46ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="Rf9cd98d7c2804500" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3981c19b3cdb40f6" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -412,174 +412,174 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R876f481809664d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab2062ff777948c1" /></Relationships>
-[...122 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rec6c790878f9490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b62fee3d5504a36" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R001944dd29e24af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d1e63418e664379" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R040b231a2f8d42c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4ea05fc779c4eda" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf7ae685600754fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e320718db8d4d4d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R777271d0f1ef4dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3923d1c80984b90" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rfa83dd40648940d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0377f53625494dd0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R06605b11f91046af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6f0533908eb4b55" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4ca2649eeb9046ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1d0d73aec334633" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R10c4f54801f84865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf27739556df842ac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R578b47bd45c64d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd58de33d46a94f47" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0b9d500884a749ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8c0b32fbeb64189" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbbab118bcc1f4c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e086b9267594c1f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1fdb64efd1b1421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae3a02b19a8d4d57" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R6783a5d3e1ca474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca70c3c370db4d35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R36ef5a8ec0654e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6a3aef9b1c4740a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R950c0d1de0554626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf03551d48d674601" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R30b45f042c7f4808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3bfd6a5d4b8f493d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R74606f4d1c9347ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rebc0987879124ef2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R0637eaad462f4d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff7d3a12f35c41f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rb9c9b69eae554552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59b4eaf55ed94f38" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R9ecadc99c878449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0b55c4405684f3e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rd88a3d4c5ff14e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52f5e3f97a3f41aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R94e94df64fcc4761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbfbdb2b220c14491" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5de92255f7f54be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01a708ccc89b4139" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R62c2ae1e07b6423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra41b117d041a430a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R907bde379edf4636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R865c27e979494faa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R7c913d19ce1f4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4116962983445c4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Ref2d7986f53b446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20df99246b534880" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R4fc8b6ff93a5410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4955f489392473d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R707f9e31e35e4de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R09656be7c2454071" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R80c72a8768e94757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd20eaf8fe964260" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R020f696f16b743aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b465ba260d44b95" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R9bfd2dc2376b42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R836ddb1db1d0441a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R88f1848fcd174e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9028b2b4d8344d6a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6e8810b37bd543bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8cbb71a2237e4042" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R4160339788774515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f4a5d36e2254b32" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R3bd8c8c488734f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R531107f682914c54" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="Rff918405ccfb4bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0874e8e3d70483c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re5e1328f907743c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91e439af6710449c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7afd0589d4664c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b06363d8d5f48df" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6d827d53d4b041a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0910cae49254029" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R95d60c078a5641e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1cdbb221a37a454e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1d9b9fcc023a4bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Radb940d4c8444fdc" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -4528,100 +4528,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3c7a2e68c10c4e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R678be95561624cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R67a4c0d1550c4b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8953368685a047b6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7db8f444bb01499b" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2a81245840a042c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd4bf8f219c5e4320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R023b7b635e2c410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4110ce60c6c146a8" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2a2de20e41414988" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R678be95561624cf5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd4bf8f219c5e4320"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R67a4c0d1550c4b2d"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R023b7b635e2c410b"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5647,116 +5647,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8953368685a047b6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4110ce60c6c146a8"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R42ec33f6f88b4ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0f9a1acac57f4a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01b85d438d404410" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rae758a1c10fa4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re5da0a842d564068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R934a0a035d1c4e21" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0f9a1acac57f4a25"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R01b85d438d404410"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re5da0a842d564068"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R934a0a035d1c4e21"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5820,174 +5820,174 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8747f6338ea048e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc28be4e5ad6e41b2" /></Relationships>
-[...122 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c5746658fb949de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R65cfff756b7e467d" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R65d20aca808e4d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R02235581a06e4346" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5aecb3560c64478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R7eb75d1d8dde4dc9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba455aa772db4a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Ra94255ff8df64e2a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca4cedb47bb24fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rad5a55f3b06e48df" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd18141c70dd343b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R93c6f101ac08452e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R484bc40f2e024563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R43e5ca7b5b204bc3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e63d21b335e43f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R391c7960c156409d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra83bf15859a94a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R592defacec08475f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0da9f302a3854569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Reac59922ff4b40fe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9542f47afed34020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R18dc79fb2e6944f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e608e03cf4a4866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R04b465e57a50430b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc48a64ef37541b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra6c97b48f7a24817" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15a125c9737a40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R573615e61e364131" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R922403f27bca4360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R7abe26900ab742cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0472e953e7a24836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R92a896ac1da24a46" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88efa5f22e1b4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rf087edd2a0f14fa2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf495f19add4647b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rc7b4dd47f8924539" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a760924d0bf4338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R80098ae30ab04313" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R06a0fd2371894975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R343c54e7fa034cee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39471d1ff55c4fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R03488bdd5f1c49a7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1921ed0239fa4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rd9988e12a5eb4e1a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9372b6de8e0c40ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rf75abdd38ce24393" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8bf1e58366634716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R7827787ea70c4f42" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Redc7d38c4b3d4ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R6b419d1db7084797" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70d0def00a8e4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R2a3008db42504df7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4709a2abf7124045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R51428a5d6b8f48fe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc6399acb65254c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R2bf30b2bedcf40c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reffafbf253e34a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R4cf97bf0e9be45c5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8eadf558a1104fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="Rbe201436f41f4679" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c79703c160948de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R0a4e42a5c09a4b97" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re12a4f5c0a604234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="Rc1d17e7438f84510" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45b5466ae531408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="Rf6dcf74007de4f44" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57449d1dfe2648dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="Rd32c68485e5e472e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19835f662c284263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Re57a584134324462" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdcf139f4724d49c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="R051b58fe2099434c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc9a2bee57c4c4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="R23acaa6323214129" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03392d3c6e5f41c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="R3f4dd95c97264eb9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf1c84864797843ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rca7edd7f06c345b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0bd7b2f44e254456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rc7523f5e509a4bb3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa892c99cfea4bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R37ade526a4064f16" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2f321fe2e004d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd1e92d6bac3a4d01" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9a06266010b4fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6855911a2b7049ec" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6005,65 +6005,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第38章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 38 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6081,183 +6085,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:9  |  Job 38:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>是我用雲彩當海的衣服， 用幽暗當包裹它的布，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When I made the cloud the garment thereof, and thick darkness a swaddlingband for it,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,183 +6239,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:10  |  Job 38:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為它定界限， 又安門和閂，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And brake up for it my decreed place, and set bars and doors,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +6393,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:11  |  Job 38:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：你只可到這裏，不可越過； 你狂傲的浪要到此止住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And said, Hitherto shalt thou come, but no further: and here shall thy proud waves be stayed?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,183 +6547,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:12  |  Job 38:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你自生以來，曾命定晨光， 使清晨的日光知道本位，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hast thou commanded the morning since thy days; and caused the dayspring to know his place;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6849,183 +6701,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:13  |  Job 38:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>叫這光普照地的四極， 將惡人從其中驅逐出來嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That it might take hold of the ends of the earth, that the wicked might be shaken out of it?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7041,183 +6855,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:14  |  Job 38:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因[這光]，地面改變如泥上印印， [萬物]出現如衣服一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is turned as clay to the seal; and they stand as a garment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7233,183 +7009,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:15  |  Job 38:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亮光不照惡人； 強橫的膀臂也必折斷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And from the wicked their light is withholden, and the high arm shall be broken.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7425,183 +7163,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:16  |  Job 38:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你曾進到海源， 或在深淵的隱密處行走嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hast thou entered into the springs of the sea? or hast thou walked in the search of the depth?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7617,183 +7317,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:17  |  Job 38:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>死亡的門曾向你顯露嗎？ 死蔭的門你曾見過嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Have the gates of death been opened unto thee? or hast thou seen the doors of the shadow of death?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7809,183 +7471,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:18  |  Job 38:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>地的廣大你能明透嗎？ 你若全知道，只管說吧！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hast thou perceived the breadth of the earth? declare if thou knowest it all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8001,183 +7625,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:1  |  Job 38:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，耶和華從旋風中回答約伯說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then the LORD answered Job out of the whirlwind, and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8193,183 +7779,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:19  |  Job 38:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>光明的居所從何而至？ 黑暗的本位在於何處？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Where is the way where light dwelleth? and as for darkness, where is the place thereof,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8385,183 +7933,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:20  |  Job 38:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你能帶到本境， 能看明其室之路嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That thou shouldest take it to the bound thereof, and that thou shouldest know the paths to the house thereof?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8577,183 +8087,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:21  |  Job 38:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你總知道， 因為你早已生在世上， 你日子的數目也多。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Knowest thou it, because thou wast then born? or because the number of thy days is great?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8769,183 +8241,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:22  |  Job 38:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你曾進入雪庫， 或見過雹倉嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hast thou entered into the treasures of the snow? or hast thou seen the treasures of the hail,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8961,183 +8395,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:23  |  Job 38:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這雪雹乃是我為降災， 並打仗和爭戰的日子所預備的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which I have reserved against the time of trouble, against the day of battle and war?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9153,183 +8549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:24  |  Job 38:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>光亮從何路分開？ 東風從何路分散遍地？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By what way is the light parted, which scattereth the east wind upon the earth?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9345,183 +8703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:25  |  Job 38:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰為雨水分道？ 誰為雷電開路？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who hath divided a watercourse for the overflowing of waters, or a way for the lightning of thunder;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9537,183 +8857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:26  |  Job 38:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使雨降在無人之地、 無人居住的曠野？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To cause it to rain on the earth, where no man is; on the wilderness, wherein there is no man;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9729,183 +9011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:27  |  Job 38:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使荒廢淒涼[之地]得以豐足， 青草得以發生？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To satisfy the desolate and waste ground; and to cause the bud of the tender herb to spring forth?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9921,183 +9165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:28  |  Job 38:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雨有父嗎？ 露水珠是誰生的呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hath the rain a father? or who hath begotten the drops of dew?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10113,183 +9319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:2  |  Job 38:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰用無知的言語使[我的]旨意暗昧不明？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who is this that darkeneth counsel by words without knowledge?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10305,183 +9473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:29  |  Job 38:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>冰出於誰的胎？ 天上的霜是誰生的呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Out of whose womb came the ice? and the hoary frost of heaven, who hath gendered it?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10497,183 +9627,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:30  |  Job 38:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>諸水堅硬如石頭； 深淵之面凝結成冰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The waters are hid as with a stone, and the face of the deep is frozen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10689,183 +9781,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:31  |  Job 38:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你能繫住昴星的結嗎？ 能解開參星的帶嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Canst thou bind the sweet influences of Pleiades, or loose the bands of Orion?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10881,183 +9935,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:32  |  Job 38:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你能按時領出十二宮嗎？ 能引導北斗和隨它的眾星嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Canst thou bring forth Mazzaroth in his season? or canst thou guide Arcturus with his sons?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11073,183 +10089,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:33  |  Job 38:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你知道天的定例嗎？ 能使地歸在天的權下嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Knowest thou the ordinances of heaven? canst thou set the dominion thereof in the earth?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11265,183 +10243,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:34  |  Job 38:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你能向雲彩揚起聲來， 使傾盆的雨遮蓋你嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Canst thou lift up thy voice to the clouds, that abundance of waters may cover thee?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11457,183 +10397,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:35  |  Job 38:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你能發出閃電，叫它行去， 使它對你說：我們在這裏？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Canst thou send lightnings, that they may go, and say unto thee, Here we are?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11649,183 +10551,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:36  |  Job 38:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰將智慧放在懷中？ 誰將聰明賜於心內？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who hath put wisdom in the inward parts? or who hath given understanding to the heart?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11841,183 +10705,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:37  |  Job 38:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰能用智慧數算雲彩呢？ 塵土聚集成團，土塊緊緊結連； 那時，誰能傾倒天上的瓶呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who can number the clouds in wisdom? or who can stay the bottles of heaven,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12033,183 +10859,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:38  |  Job 38:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）誰能用智慧數算雲彩呢？ 塵土聚集成團，土塊緊緊結連； 那時，誰能傾倒天上的瓶呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When the dust groweth into hardness, and the clods cleave fast together?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12225,183 +11013,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:3  |  Job 38:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要如勇士束腰； 我問你，你可以指示我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Gird up now thy loins like a man; for I will demand of thee, and answer thou me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12417,183 +11167,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:39  |  Job 38:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>母獅子在洞中蹲伏， 少壯獅子在隱密處埋伏； 你能為牠們抓取食物， 使牠們飽足嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wilt thou hunt the prey for the lion? or fill the appetite of the young lions,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12609,183 +11321,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:40  |  Job 38:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）母獅子在洞中蹲伏， 少壯獅子在隱密處埋伏； 你能為牠們抓取食物， 使牠們飽足嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When they couch in their dens, and abide in the covert to lie in wait?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12801,183 +11475,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:41  |  Job 38:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>烏鴉之雛因無食物飛來飛去，哀告神； 那時，誰為牠預備食物呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who provideth for the raven his food? when his young ones cry unto God, they wander for lack of meat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12993,183 +11629,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:4  |  Job 38:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我立大地根基的時候，你在哪裏呢？ 你若有聰明，只管說吧！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Where wast thou when I laid the foundations of the earth? declare, if thou hast understanding.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13185,183 +11783,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:5  |  Job 38:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你若曉得[就說]，是誰定地的尺度？ 是誰把準繩拉在其上？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who hath laid the measures thereof, if thou knowest? or who hath stretched the line upon it?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13377,183 +11937,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:6  |  Job 38:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>地的根基安置在何處？ 地的角石是誰安放的？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whereupon are the foundations thereof fastened? or who laid the corner stone thereof;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13569,183 +12091,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:7  |  Job 38:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，晨星一同歌唱； 神的眾子也都歡呼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When the morning stars sang together, and all the sons of God shouted for joy?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13761,183 +12245,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 38:8  |  Job 38:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>海水衝出，如出胎胞， 那時誰將它關閉呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Or who shut up the sea with doors, when it brake forth, as if it had issued out of the womb?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>