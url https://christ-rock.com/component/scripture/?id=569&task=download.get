--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -59,123 +59,123 @@
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R87f627f296104ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0e566895ca0c4010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R36f82774f7ea4f69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbc64a4d0ec0246d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3a37ba92f1064da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2ccf940216be4889" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0ec0df446131442d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re62c94115ebf49b7"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd069e4a362404c93"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R05dbd9e0605d4aef"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R48f41a1d0854458e"/>
-[...29 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Rfb0222cb1ce74273"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3dbb296044674e20"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rb5145f4d34e549ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R396b47d9010043e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R3fd7c367b5204c65"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc523bf0677b44434"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rbe6a510f935c4d36"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3ec4d314091c409d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R9f3bdd57d9484f6c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R516ce57415f4433c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R13e57986f1d74228"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rb90b251ca229467e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rc4fafd20499140e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rb2cb16a4ac694c42"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R73161cf13f8f4a1d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rb078ae3fb1ee43bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R4fab859a4ff245f4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R129d5aa0241840ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Ra58a5fc76ea247bb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R3f4dc22c3820434c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rf54023453ec7441b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R7bd76061da814359"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rc1a40c7fc8e14e75"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R50f52c067bfe4794"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R638008ae83224111"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Red58b3760bed409f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R6f5a513707664667"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Ra076882e080d4258"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R51f09948612b4302"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R8535b7425bf24d7f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rfafb2a3f09be433e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R83e319c884a54f45"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6bca676e7dac4666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0ec0df446131442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd069e4a362404c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6309d68743e84bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R502d07f116db48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R48f41a1d0854458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7f834e2fbf404326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R09c28d08ca8d4e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R68d3d50414f54ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb0e4f06f74564dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R43daf21bd8ce4cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbd352d09a69d495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra3b7fe1c57104cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9e6b88d7d9644597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8205706ea6b84c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6f6e45780ea14483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R291908bd011648eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc4fdba8390ba4566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbc54b3806d5d4bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R42cd1d822d4c4ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rcbf766e816f14ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R1da0bd4acdf84db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1aa43fcc8a244900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc92b14e8df1146c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R20604464c23d49fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4fc2f41326f94fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc06542f17cb24c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rf96d8985c3eb4eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra794b5c5da8e408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R42f01a3508d64340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R202f0e45e3904ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R0bf74d1749d140d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rc9e36985192f4f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R0e750868eacc4216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R590310a09cdf4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rfb0222cb1ce74273" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rbcdb7d7a73b241c5" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra2aa2c4479f642ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re62c94115ebf49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05dbd9e0605d4aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf03e5b4e060c419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc25a7b96f77045c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3dbb296044674e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb5145f4d34e549ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R396b47d9010043e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3fd7c367b5204c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc523bf0677b44434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbe6a510f935c4d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3ec4d314091c409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9f3bdd57d9484f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R516ce57415f4433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R13e57986f1d74228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb90b251ca229467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc4fafd20499140e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb2cb16a4ac694c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R73161cf13f8f4a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb078ae3fb1ee43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4fab859a4ff245f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R129d5aa0241840ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra58a5fc76ea247bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3f4dc22c3820434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf54023453ec7441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7bd76061da814359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc1a40c7fc8e14e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R50f52c067bfe4794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R638008ae83224111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Red58b3760bed409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R6f5a513707664667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Ra076882e080d4258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R51f09948612b4302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R8535b7425bf24d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rfafb2a3f09be433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R83e319c884a54f45" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1546a87947644e23" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -379,141 +379,141 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3002e9469f1248c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc71264b961154fb4" /></Relationships>
-[...89 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R988e5ac6e4904dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbfb94acc4bf542a8" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5d18b4d622844028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7c00bc2d8ac4a53" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R76545161312c46b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6947b89a7cfb4e45" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdd835d8c80e342e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf9dbefd3888d434a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6105901e63494cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1eb70ade39041be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R049c6937bba14c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R183627c1e35f4d50" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5044f78cad5640ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca369001662843f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R035d7f1ca1f54abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8fa318925de64750" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf2af66030a334ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0098132e22d54b72" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6e3a77d34b7f485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b3fe3e37e2541b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R65c15f2dbfb64130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R19538205a7b546c8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rec0540f155424b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d9dc1fbcaa44009" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbdfdcf07a030493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d56d5e74a35406d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf9b9a5055d3e4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08903b5fe0434419" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R61412c35b3fe440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R614abb3dbf214cd1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R14b994530ee34531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re43e8afa171d440f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R5b011ea9dd4e4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f44347c55854da5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R07fa745ef11b43eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9073b0d012f4ee7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R15c61b2d5ef24aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R952267bcca0a4ffb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R568198cd7e2c496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61b3c6e0dfb041f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R40d092750f414848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32e3fc4e9051498a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R6736d8a39d684bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R27792552fd744842" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R005ce06066a24664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd021a05cc6f424b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8eac6a752d534d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Racb565c1e8724584" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Re9d682eb18e84e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R109c9ab80bcd4f18" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Re2281e39291f49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5fa635e61c964a56" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1c4af8b8f7254729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R066bcef0866e44f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb9552119bdc74497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76395747c6064461" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R306413061de4416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rac94bfc09ee54e29" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R606a50bf4f9d41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a615b1e58834ab0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Raf7e8492297745fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc3643e37183d4f00" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rea49295fe8a44fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde9febb1e08b46af" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3417,100 +3417,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra612cb07d2b347cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3ef4208a10064a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R68a6686a1b004d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd1d23ea08c824e37" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra88124317d5b4ce4" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R490d3f6a02f24ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfbd1c7f228cf4b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R39c386164f0d45d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb2123a60f47c4109" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2464b4389794403d" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3ef4208a10064a33"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfbd1c7f228cf4b38"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R68a6686a1b004d77"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R39c386164f0d45d1"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4536,116 +4536,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd1d23ea08c824e37"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb2123a60f47c4109"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R28d9760bddf54259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R05f18ea84bd4474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a0ec4a5ed6e475f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R2e39a26538474d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Recf8743866a948f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R911af7886c034498" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R05f18ea84bd4474b"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7a0ec4a5ed6e475f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Recf8743866a948f1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R911af7886c034498"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4709,141 +4709,141 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b7803fd045e41ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra202e57e1d254b25" /></Relationships>
-[...89 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R47572841d6f84478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7e88dd677955471d" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53cf186f012548c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R704d123399a844aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24b5ae31e9da4b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R71fe91008577419b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba3a7535c4264b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R7fb4a62256014494" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R98a452916eb740df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rb3c979adb9ed4736" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbddb2a52cb74c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rf6f12cdd15324505" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R079eb27aea77420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R7ef955afa71c4770" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6fe7e6ac1fff4fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R206b13408d2a433d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R65018905457c41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Ra054b514e7c34a41" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e6d0687eead48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rcf6e420309b24432" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a023bb3504c4446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R4e7cf7d347fa4164" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R54d6d469d0294cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R87ccd43c583d4d4d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0f23dce910c48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rc98d46a3da9c43ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e8afd99607742d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R7c7585678fca431d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ca57eb5af8b4715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R21536c1fb23547d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R335dbbfe077442f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rda95bfb5799f403c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re16e4b628afe4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R7713ab33a3cb47a7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0745fb3ee3d4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rbea5af2cd8924aa1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R465424f149c0417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R266ced559b384c95" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42b38764ed4e4d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R1120efab9f3d4e8e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R354387704bf34b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R91784f12f4cb46bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R586945aabf2a4e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rda504718b5124627" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d7f654a9c0a4483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R0cf88ba917c440f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re43fbc92440d47fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R642b50c120f741b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53e027e910c746e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R3a19544c9ccf4795" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d651fe7821e4164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R1a2665a2b3884120" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ee2140cceb64e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R0d891247ebd04960" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Recb118da7e3a4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R7dcb3025d4f14975" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b6ad68d86cc4dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rfa2fc58deaf24cce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32962ecac1084d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Ra09a43eae40a4a76" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf1265571adf84ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd7715908b542436d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ee00823044d4792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R790101c3c2da4e4e" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4861,65 +4861,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第22章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 22 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4937,183 +4941,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:9  |  Job 22:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你打發寡婦空手回去， 折斷孤兒的膀臂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast sent widows away empty, and the arms of the fatherless have been broken.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5129,183 +5095,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:10  |  Job 22:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，有網羅環繞你， 有恐懼忽然使你驚惶；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore snares are round about thee, and sudden fear troubleth thee;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5321,183 +5249,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:11  |  Job 22:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>或有黑暗蒙蔽你， 並有洪水淹沒你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Or darkness, that thou canst not see; and abundance of waters cover thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5513,183 +5403,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:12  |  Job 22:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神豈不是在高天嗎？ 你看星宿何其高呢！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Is not God in the height of heaven? and behold the height of the stars, how high they are!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5705,183 +5557,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:13  |  Job 22:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你說：神知道甚麼？ 他豈能看透幽暗施行審判呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou sayest, How doth God know? can he judge through the dark cloud?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5897,183 +5711,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:14  |  Job 22:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>密雲將他遮蓋，使他不能看見； 他周遊穹蒼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thick clouds are a covering to him, that he seeth not; and he walketh in the circuit of heaven.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6089,183 +5865,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:15  |  Job 22:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要依從上古的道嗎？ 這道是惡人所行的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hast thou marked the old way which wicked men have trodden?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6281,183 +6019,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:16  |  Job 22:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們未到死期，忽然除滅； 根基毀壞，好像被江河沖去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which were cut down out of time, whose foundation was overflown with a flood:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6473,183 +6173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:17  |  Job 22:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們向神說：離開我們吧！ 又[說]：全能者能把我們怎麼樣呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which said unto God, Depart from us: and what can the Almighty do for them?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6665,183 +6327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:18  |  Job 22:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哪知神以美物充滿他們的房屋； 但惡人所謀定的離我好遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet he filled their houses with good things: but the counsel of the wicked is far from me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6857,183 +6481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:1  |  Job 22:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提幔人以利法回答說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Eliphaz the Temanite answered and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7049,183 +6635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:19  |  Job 22:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人看見他們的[結局]就歡喜； 無辜的人嗤笑他們，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The righteous see it, and are glad: and the innocent laugh them to scorn.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7241,183 +6789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:20  |  Job 22:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：那起來攻擊我們的果然被剪除， 其餘的都被火燒滅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whereas our substance is not cut down, but the remnant of them the fire consumeth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7433,183 +6943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:21  |  Job 22:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要認識神，就得平安； 福氣也必臨到你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Acquaint now thyself with him, and be at peace: thereby good shall come unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7625,183 +7097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:22  |  Job 22:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你當領受他口中的教訓， 將他的言語存在心裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Receive, I pray thee, the law from his mouth, and lay up his words in thine heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7817,183 +7251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:23  |  Job 22:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你若歸向全能者，從你帳棚中遠除不義， 就必得建立。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If thou return to the Almighty, thou shalt be built up, thou shalt put away iniquity far from thy tabernacles.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8009,183 +7405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:24  |  Job 22:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要將[你的]珍寶丟在塵土裏， 將俄斐的[黃金]丟在溪河石頭之間；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shalt thou lay up gold as dust, and the gold of Ophir as the stones of the brooks.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8201,183 +7559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:25  |  Job 22:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>全能者就必為你的珍寶， 作你的寶銀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, the Almighty shall be thy defence, and thou shalt have plenty of silver.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8393,183 +7713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:26  |  Job 22:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你就要以全能者為喜樂， 向神仰起臉來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For then shalt thou have thy delight in the Almighty, and shalt lift up thy face unto God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8585,183 +7867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:27  |  Job 22:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要禱告他，他就聽你； 你也要還你的願。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt make thy prayer unto him, and he shall hear thee, and thou shalt pay thy vows.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8777,183 +8021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:28  |  Job 22:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你定意要做何事，必然給你成就； 亮光也必照耀你的路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt also decree a thing, and it shall be established unto thee: and the light shall shine upon thy ways.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8969,183 +8175,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:2  |  Job 22:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人豈能使神有益呢？ 智慧人但能有益於己。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Can a man be profitable unto God, as he that is wise may be profitable unto himself?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9161,183 +8329,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:29  |  Job 22:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人使[你]降卑，你仍可說：[必得]高升； 謙卑的人，神必然拯救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When men are cast down, then thou shalt say, There is lifting up; and he shall save the humble person.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9353,183 +8483,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:30  |  Job 22:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人非無辜，神且要搭救他； 他因你手中清潔，必蒙拯救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall deliver the island of the innocent: and it is delivered by the pureness of thine hands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9545,183 +8637,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:3  |  Job 22:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你為人公義，豈叫全能者喜悅呢？ 你行為完全，豈能使他得利呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Is it any pleasure to the Almighty, that thou art righteous? or is it gain to him, that thou makest thy ways perfect?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9737,183 +8791,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:4  |  Job 22:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>豈是因你敬畏他 就責備你、審判你嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Will he reprove thee for fear of thee? will he enter with thee into judgment?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9929,183 +8945,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:5  |  Job 22:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的罪惡豈不是大嗎？ 你的罪孽也沒有窮盡；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Is not thy wickedness great? and thine iniquities infinite?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10121,183 +9099,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:6  |  Job 22:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因你無故強取弟兄的物為當頭， 剝去貧寒人的衣服。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou hast taken a pledge from thy brother for nought, and stripped the naked of their clothing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10313,183 +9253,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:7  |  Job 22:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>困乏的人，你沒有給他水喝； 飢餓的人，你沒有給他食物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast not given water to the weary to drink, and thou hast withholden bread from the hungry.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10505,183 +9407,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 22:8  |  Job 22:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有能力的人就得地土； 尊貴的人也住在其中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But as for the mighty man, he had the earth; and the honourable man dwelt in it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>