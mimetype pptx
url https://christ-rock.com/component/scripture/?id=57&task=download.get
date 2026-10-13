--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -91,139 +91,139 @@
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rff4c385724ab4b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R43b96baabf934dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rce1aa58951a0404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9f4d93a8c2aa46dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8f426e3385da45b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1ba10630b1dd45ba" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc42670e80f674882"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb24eb4e036f44517"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfb7ef3c5c9794eec"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R67fa639beb9a42bc"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc0028175b0c54016"/>
-[...45 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="302" r:id="Rd8d642b6b8b747bb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Reb332afe86ef4ccb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R76e7c7c49a944c34"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re9218b1825514ce5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R03a800a70227489b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R3ac7543f642f4163"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra752dc6cddf14632"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb223ec94babe462b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R50bf8fbc5d4a46de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2d7fc5034b594689"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R2806473125414cb8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rd0c8e2c164d24db5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R9bca140183ca4516"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R92fbf02d4cdd49fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rc70db727fd7b4a48"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Ra09406b0d3c7422f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R210e978e94024c20"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R9f81c3c51417439b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R69855510ac35418d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rb752395749234828"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rbc673cf1b65c4fc9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rc72c67578174438c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R7620f0f6694c4dc4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R79c1d76e64b849f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Red6c22f61f464936"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rda2ba96294b542cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R9573c7db3e044d12"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R2c0b583422eb4c63"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R7bbd0fa6054e446f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R2411344fca1f448d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R3b46ab0ba2234b02"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Ra2bdde2e361448ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R909b1335c0144432"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R7ccd97b5ced744ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R040c50d6a8bd4780"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R2085eccc5cbc4679"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R0daa365e81284dc9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R48c0edc08cbd4c84"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R36f5bf0c2de4426a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R91022e2f6bef40a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R28b07341d1594771"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="Raf7731874b764683"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="R9ac65993f31843d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="Rf14114b846894368"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="Rf564f66cddbb49e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="R55178808ce294dc4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="R9462fed1e50d473b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="302" r:id="Rd16e2a04ba0948dd"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4d8858c7631440ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc42670e80f674882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb7ef3c5c9794eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2443cff925ea42e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R412dba631eee4ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc0028175b0c54016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R347eac9584e04840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra1a94cbe75b940e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2168d5b4eae4481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R765341e9ba4e4924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7f39e75cd7fa422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Raaea74f14a844db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R48ddf47af3c34bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6033380db62f47bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfd4c07f7683b4b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5c3be43539774243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0953ad4543db464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R15e2040f32294d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7efe93b4707242d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R493a3cbf9b514c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rcf9de236650746d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rba3fb2cd175f4e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1f7b09db27fb4cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf680ec15f6694695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf06ecd7db2954757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7cc45bd89f3740bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9eb1033656994133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R362acd80f4444a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rba027e3aa98c49aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R2ff2811348774df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R89c9c71dec184570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R6d68a669e9154dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R87889344018241b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Re42c5fe2603f49af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R53441f889a624310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rea252dfeab8b41a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rfccc6afbd24445b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R965148cb67ee4d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rd796c737038a4d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R421087a3e8ee4bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rc747dea77ad64ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R51e23351d9bc4372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R0a81f2c80d244d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R4cc1267896a6460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rb0bd62f641b647b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R6ed27dec95394e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R895ef147c80344a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R4374ef5c0e024efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R1fdcf22aeac1433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Re97d0d1d8558482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R3a3ed56b998741e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rd8d642b6b8b747bb" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R5d5036b1533f464a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7f125f31f8074da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb24eb4e036f44517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67fa639beb9a42bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0fc70710b50443d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R17176f7068894899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Reb332afe86ef4ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R76e7c7c49a944c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re9218b1825514ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R03a800a70227489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3ac7543f642f4163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra752dc6cddf14632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb223ec94babe462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R50bf8fbc5d4a46de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2d7fc5034b594689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2806473125414cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd0c8e2c164d24db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9bca140183ca4516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R92fbf02d4cdd49fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc70db727fd7b4a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra09406b0d3c7422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R210e978e94024c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9f81c3c51417439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R69855510ac35418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb752395749234828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rbc673cf1b65c4fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc72c67578174438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R7620f0f6694c4dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R79c1d76e64b849f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Red6c22f61f464936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rda2ba96294b542cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R9573c7db3e044d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R2c0b583422eb4c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R7bbd0fa6054e446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R2411344fca1f448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R3b46ab0ba2234b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Ra2bdde2e361448ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R909b1335c0144432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R7ccd97b5ced744ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R040c50d6a8bd4780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R2085eccc5cbc4679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R0daa365e81284dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R48c0edc08cbd4c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R36f5bf0c2de4426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R91022e2f6bef40a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R28b07341d1594771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Raf7731874b764683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R9ac65993f31843d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Rf14114b846894368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Rf564f66cddbb49e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R55178808ce294dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R9462fed1e50d473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rd16e2a04ba0948dd" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R27650f8c7f664562" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -427,189 +427,189 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1135099d2cf54d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd242db3d8e4a4498" /></Relationships>
-[...137 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0118d147dd2643b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R78d166b902354b0d" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R08ecdec836bc42d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe005865fa734455" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9831def376ad449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d0a7d1f27b64b31" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1dea9bb13d8d477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfced5e9f7da6406e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R40d2aa71e466457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7862c700a5344ad1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rda98180fcd9d43ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47cbe09369674489" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ref99ba411a6f4814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc09f074c851b419d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb8e65f4c5cc64166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra0e1d0f8e5054849" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3d527207b3f74762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f3a88aae31646a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R73c8706b7ff846ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R554385e750424b95" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re2c2679e36044374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c49490efe324ffc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R38f9ac852f0c4b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec72897cd80a4499" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rdd94dd7b76c74344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98b598c79cfd4bd4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra288d8e5e42a4419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfab6be9f96804d58" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R095f837e27774c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd86ad97ca8fe4af3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R35a83c69f5a94826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdcf03d736a764d8e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R48ea40863ee04e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14e39187331f482a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Red3915862ca04db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re623b6157f244460" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb56a8e7d0f634b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49b2411a133e42b5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rf1952328ba0b4b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R686e434f7d5e4608" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R5ae4ae404d4946c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R355f933149a8448b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Reb4e17f1a34b4917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref6ba2f6e92c41e7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Ra7edf1c322154117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7d1e443cffa41e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re91af50d8f7f471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R35cf721ff39d44dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R362a2979faae45bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0971e93ba6fc4377" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Re3917757ac084237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf5d9670c8a4141ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R858cd629096e49ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6878a5569d9142e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R9ba733cab0634b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d97a047fe7641da" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rea85345e027e4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea2fb8a15fde4717" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R214a35b033474d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re69690983ac146c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rb0236381c1b74e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e10490f3b404abb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rbfc88149be454604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8eb805c40f7f4245" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R28ec040ebd0a4ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8de912d2f7b349fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R9faf3680ae62475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59dda7a483eb438f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0d2fba4e99f44352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3de1a736302c48a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R891c540360494a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3220f037f4f5466f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rad1df528fd2f43c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9583bed582964989" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R938dec7137d54876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf595fdccb8d4e29" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R8c54b9deb1ed4793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R445a40679ae24889" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R85f1e962bdf94f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra66f6f6638d04446" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R7421281a89174572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7303c307802d433b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R281ceb6f1b98411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d1f592f64084a68" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R2f6eb6bc312140dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15e1cbc4f2804246" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc572b9794b684400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf84d41abd97942f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6af5cbd1cf374c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2362b9146f264810" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R98238f71aed44225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88b1085025604ce7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8da381334f254ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rac8ca2e69b274a25" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R172af9b3855a4edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9149602d86614d32" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -5033,100 +5033,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3f75a513f60d4ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re76d98493333481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R726a432b4fc8483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd87bf69bbf1c4281" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6ff15f2cae554d4b" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R11780adc8e344057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R56d05687bd7c4a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R238f4790e4cd498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R368de055718f4ade" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1ee3ddeebc76413e" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re76d98493333481d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R56d05687bd7c4a1d"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R726a432b4fc8483e"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R238f4790e4cd498b"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -6152,116 +6152,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd87bf69bbf1c4281"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R368de055718f4ade"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rcc21e290858f438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R318c7b5f855e4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea8cc5b2be2c498c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3bed9c5dbea34b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc896442dbcbf43f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d422d10faa34d9b" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R318c7b5f855e4117"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rea8cc5b2be2c498c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc896442dbcbf43f2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6d422d10faa34d9b"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -6325,189 +6325,189 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0107a62a1a04f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd345b06e37c34bab" /></Relationships>
-[...137 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39a9df4bcdf94cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8dae3529cc8f4853" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R54cd3fde1f774c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R402a51f1dbed4518" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R25cd4d73d0e64a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R7f69e5caa6b24211" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3450c9cea7e34d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R3d7b2fe570fd496a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5a8974d5cb34a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rfe85474a9f2f4df0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd11087e327de4545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rb911d81c79b14285" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda7d8f6fb3414bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rc7e2e26777e640e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c10b033697541a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R081ca286dd7c4109" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a2f632d912547de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R13716c60c2444379" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R512b26860f3148e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R60022d67d0a64036" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e3328727d63423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R55901844b16c4375" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c6dc04f313148cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R69e18c75115c4741" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd71b46ea75ae461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R28601ca8dd0d442d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec024a0521fd4683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R304a388b28934fb9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc4e996a0f2074a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rfbc724cc1a2c4882" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree2acc48d6ef4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R5c3700ea55794578" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62f7cdf9fd4d4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R7d6e1a50a01344cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra983f12b1daf48b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R07eec336ab914382" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35c5f6f4531e4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R5afc2e20b1f940ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R80ac51a40b0444e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R826914ef635c460f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d2732c397d644ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R1445abd895ee4b94" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2eaae2a64d044662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R12eb8740bcd14c94" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd1a32a1f0a5c41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rbf0b25e63d074212" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra780197e285b4fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R796d55eb2fd046df" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3206f89064404886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R6d24e4488f2b4cee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe03d52cabc94c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R2b554841e8994fd4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5d5c9d203534b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rcd2c0d5333dc4c73" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reef03879d5554aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="Rac6e653aab374172" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26b7c05acfc04ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="Rda3026c88dec4088" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4d58cb9768c4301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R58e43d5704e848ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b068db8cd1849c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R84a5903f51d54f14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R024b2eee53064223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R14726f020194453e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcd88ef5c18fd401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="Rc7df45ac27974016" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc17674e52c044b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="Rce96df186bd84b26" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2825b8876b204cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Re49aa0fa70b0460e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R341da8c216214770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="Raaf33aab33e94fba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re81738afa9f54729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="R93292652cb144a85" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcc1e8d45a9764dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="R21a0f5d7d0ce4cc1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf47d026873514a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="R281c1eec6d1042b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18a1dc791b2d456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="Rb5a1cf96d4334b45" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5291a93bd374239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide45.xml" Id="R98610c09719c4855" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c274f55b6224783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide46.xml" Id="R2d3714c73e934aa9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52635f04d2174b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide47.xml" Id="R28b27fe7adec4017" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e0eb5a2cab2404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R8d062f8b34034ac6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e1dc0bc0dbc4dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rd423fc4622ed4b0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d48e3522e08453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R52d352bade814f57" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf0eb9c0a8094ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rfbdb4c52c1114f1f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R71925a8b497741ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Reff6b0b369344e5c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6525,65 +6525,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音第25章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Matthew 25 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6601,183 +6605,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:9  |  Matthew 25:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>聰明的回答說：『恐怕不夠你我用的；不如你們自己到賣油的那裏去買吧。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the wise answered, saying, Not so; lest there be not enough for us and you: but go ye rather to them that sell, and buy for yourselves.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,183 +6759,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:10  |  Matthew 25:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她們去買的時候，新郎到了。那預備好了的，同他進去坐席，門就關了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And while they went to buy, the bridegroom came; and they that were ready went in with him to the marriage: and the door was shut.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6985,183 +6913,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:11  |  Matthew 25:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其餘的童女隨後也來了，說：『主啊，主啊，給我們開門！』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Afterward came also the other virgins, saying, Lord, Lord, open to us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,183 +7067,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:12  |  Matthew 25:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他卻回答說：『我實在告訴你們，我不認識你們。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he answered and said, Verily I say unto you, I know you not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7369,183 +7221,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:13  |  Matthew 25:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，你們要警醒；因為那日子，那時辰，你們不知道。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Watch therefore, for ye know neither the day nor the hour wherein the Son of man cometh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7561,183 +7375,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:14  |  Matthew 25:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「[天國]又好比一個人要往外國去，就叫了僕人來，把他的家業交給他們，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the kingdom of heaven is as a man travelling into a far country, who called his own servants, and delivered unto them his goods.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7753,183 +7529,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:15  |  Matthew 25:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>按着各人的才幹給他們銀子：一個給了五千，一個給了二千，一個給了一千，就往外國去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And unto one he gave five talents, to another two, and to another one; to every man according to his several ability; and straightway took his journey.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7945,183 +7683,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:16  |  Matthew 25:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那領五千的隨即拿去做買賣，另外賺了五千。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then he that had received the five talents went and traded with the same, and made them other five talents.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8137,183 +7837,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:17  |  Matthew 25:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那領二千的也照樣另賺了二千。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And likewise he that had received two, he also gained other two.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8329,183 +7991,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:18  |  Matthew 25:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但那領一千的去掘開地，把主人的銀子埋藏了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he that had received one went and digged in the earth, and hid his lord’s money.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8521,183 +8145,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:1  |  Matthew 25:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「那時，天國好比十個童女拿着燈出去迎接新郎。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shall the kingdom of heaven be likened unto ten virgins, which took their lamps, and went forth to meet the bridegroom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8713,183 +8299,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:19  |  Matthew 25:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>過了許久，那些僕人的主人來了，和他們算帳。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>After a long time the lord of those servants cometh, and reckoneth with them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8905,179 +8453,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:20  |  Matthew 25:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那領五千銀子的又帶着那另外的五千來，說：『主啊，你交給我五千銀子。請看，我又賺了五千。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And so he that had received five talents came and brought other five talents, saying, Lord, thou deliveredst unto me five talents: behold, I have gained beside them five talents more.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9097,179 +8607,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:21  |  Matthew 25:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主人說：『好，你這又良善又忠心的僕人，你在不多的事上有忠心，我要把許多事派你管理；可以進來享受你主人的快樂。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His lord said unto him, Well done, thou good and faithful servant: thou hast been faithful over a few things, I will make thee ruler over many things: enter thou into the joy of thy lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9289,183 +8761,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:22  |  Matthew 25:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那領二千的也來，說：『主啊，你交給我二千銀子。請看，我又賺了二千。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He also that had received two talents came and said, Lord, thou deliveredst unto me two talents: behold, I have gained two other talents beside them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9481,179 +8915,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:23  |  Matthew 25:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主人說：『好，你這又良善又忠心的僕人，你在不多的事上有忠心，我要把許多事派你管理；可以進來享受你主人的快樂。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His lord said unto him, Well done, good and faithful servant; thou hast been faithful over a few things, I will make thee ruler over many things: enter thou into the joy of thy lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9673,179 +9069,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:24  |  Matthew 25:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那領一千的也來，說：『主啊，我知道你是忍心的人，沒有種的地方要收割，沒有散的地方要聚斂，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then he which had received the one talent came and said, Lord, I knew thee that thou art an hard man, reaping where thou hast not sown, and gathering where thou hast not strawed:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9865,183 +9223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:25  |  Matthew 25:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我就害怕，去把你的一千銀子埋藏在地裏。請看，你的原銀子在這裏。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I was afraid, and went and hid thy talent in the earth: lo, there thou hast that is thine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10057,183 +9377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:26  |  Matthew 25:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主人回答說：『你這又惡又懶的僕人，你既知道我沒有種的地方要收割，沒有散的地方要聚斂，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His lord answered and said unto him, Thou wicked and slothful servant, thou knewest that I reap where I sowed not, and gather where I have not strawed:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10249,183 +9531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:27  |  Matthew 25:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就當把我的銀子放給兌換銀錢的人，到我來的時候，可以連本帶利收回。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou oughtest therefore to have put my money to the exchangers, and then at my coming I should have received mine own with usury.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10441,183 +9685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:28  |  Matthew 25:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>奪過他這一千來，給那有一萬的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Take therefore the talent from him, and give it unto him which hath ten talents.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10633,183 +9839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:2  |  Matthew 25:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其中有五個是愚拙的，五個是聰明的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And five of them were wise, and five were foolish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10825,183 +9993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:29  |  Matthew 25:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為凡有的，還要加給他，叫他有餘；沒有的，連他所有的也要奪過來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For unto every one that hath shall be given, and he shall have abundance: but from him that hath not shall be taken away even that which he hath.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11017,183 +10147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:30  |  Matthew 25:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>把這無用的僕人丟在外面黑暗裏；在那裏必要哀哭切齒了。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And cast ye the unprofitable servant into outer darkness: there shall be weeping and gnashing of teeth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11209,183 +10301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:31  |  Matthew 25:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「當人子在他榮耀裏、同着眾天使降臨的時候，要坐在他榮耀的寶座上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When the Son of man shall come in his glory, and all the holy angels with him, then shall he sit upon the throne of his glory:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11401,183 +10455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:32  |  Matthew 25:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬民都要聚集在他面前。他要把他們分別出來，好像牧羊的分別綿羊山羊一般，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And before him shall be gathered all nations: and he shall separate them one from another, as a shepherd divideth his sheep from the goats:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11593,183 +10609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:33  |  Matthew 25:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>把綿羊安置在右邊，山羊在左邊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he shall set the sheep on his right hand, but the goats on the left.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11785,183 +10763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:34  |  Matthew 25:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是王要向那右邊的說：『你們這蒙我父賜福的，可來承受那創世以來為你們所預備的國；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shall the King say unto them on his right hand, Come, ye blessed of my Father, inherit the kingdom prepared for you from the foundation of the world:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11977,183 +10917,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:35  |  Matthew 25:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我餓了，你們給我吃，渴了，你們給我喝；我作客旅，你們留我住；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I was an hungred, and ye gave me meat: I was thirsty, and ye gave me drink: I was a stranger, and ye took me in:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12169,183 +11071,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:36  |  Matthew 25:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我赤身露體，你們給我穿；我病了，你們看顧我；我在監裏，你們來看我。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Naked, and ye clothed me: I was sick, and ye visited me: I was in prison, and ye came unto me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12361,183 +11225,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:37  |  Matthew 25:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人就回答說：『主啊，我們甚麼時候見你餓了，給你吃，渴了，給你喝？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shall the righteous answer him, saying, Lord, when saw we thee an hungred, and fed thee? or thirsty, and gave thee drink?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12553,183 +11379,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:38  |  Matthew 25:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>甚麼時候見你作客旅，留你住，或是赤身露體，給你穿？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When saw we thee a stranger, and took thee in? or naked, and clothed thee?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12745,183 +11533,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:3  |  Matthew 25:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚拙的拿着燈，卻不預備油；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They that were foolish took their lamps, and took no oil with them:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12937,183 +11687,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:39  |  Matthew 25:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又甚麼時候見你病了，或是在監裏，來看你呢？』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Or when saw we thee sick, or in prison, and came unto thee?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13129,183 +11841,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:40  |  Matthew 25:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王要回答說：『我實在告訴你們，這些事你們既做在我這弟兄中一個最小的身上，就是做在我身上了。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the King shall answer and say unto them, Verily I say unto you, Inasmuch as ye have done it unto one of the least of these my brethren, ye have done it unto me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13321,183 +11995,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:41  |  Matthew 25:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王又要向那左邊的說：『你們這被咒詛的人，離開我！進入那為魔鬼和他的使者所預備的永火裏去！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shall he say also unto them on the left hand, Depart from me, ye cursed, into everlasting fire, prepared for the devil and his angels:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13513,183 +12149,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:42  |  Matthew 25:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我餓了，你們不給我吃，渴了，你們不給我喝；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I was an hungred, and ye gave me no meat: I was thirsty, and ye gave me no drink:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13705,183 +12303,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:43  |  Matthew 25:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我作客旅，你們不留我住；我赤身露體，你們不給我穿；我病了，我在監裏，你們不來看顧我。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I was a stranger, and ye took me not in: naked, and ye clothed me not: sick, and in prison, and ye visited me not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13897,183 +12457,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:44  |  Matthew 25:44 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們也要回答說：『主啊，我們甚麼時候見你餓了，或渴了，或作客旅，或赤身露體，或病了，或在監裏，不伺候你呢？』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shall they also answer him, saying, Lord, when saw we thee an hungred, or athirst, or a stranger, or naked, or sick, or in prison, and did not minister unto thee?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14089,183 +12611,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:45  |  Matthew 25:45 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王要回答說：『我實在告訴你們，這些事你們既不做在我這[弟兄]中一個最小的身上，就是不做在我身上了。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shall he answer them, saying, Verily I say unto you, Inasmuch as ye did it not to one of the least of these, ye did it not to me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14281,183 +12765,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:46  |  Matthew 25:46 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這些人要往永刑裏去；那些義人要往永生裏去。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these shall go away into everlasting punishment: but the righteous into life eternal.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14473,183 +12919,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:4  |  Matthew 25:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>聰明的拿着燈，又預備油在器皿裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the wise took oil in their vessels with their lamps.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14665,183 +13073,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:5  |  Matthew 25:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>新郎遲延的時候，她們都打盹，睡着了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>While the bridegroom tarried, they all slumbered and slept.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14857,183 +13227,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:6  |  Matthew 25:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>半夜有人喊着說：『新郎來了，你們出來迎接他！』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And at midnight there was a cry made, Behold, the bridegroom cometh; go ye out to meet him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15049,183 +13381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:7  |  Matthew 25:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那些童女就都起來收拾燈。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then all those virgins arose, and trimmed their lamps.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15241,183 +13535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 25:8  |  Matthew 25:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚拙的對聰明的說：『請分點油給我們， 因為我們的燈要滅了。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the foolish said unto the wise, Give us of your oil; for our lamps are gone out.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>