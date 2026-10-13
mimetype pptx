--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -41,114 +41,114 @@
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc9e77660a0e54eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1ebcab5d6b5644a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R050c8244f9124bf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R81e3bfd542364968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5c6f71d7edcd4cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R25862777b76d43ea" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd7db055d563e41a5"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R59a70badf3da45d7"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rde1313340df1415f"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R54ec50c3a98b4d8d"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5fed0c332a2b463c"/>
-[...20 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R3626da9cdd0146c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7819b55274b14c8a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R9249c5e1181b4885"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R42c70805114148fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rdd7c7de81f6c4f16"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd6bc4c6446144f84"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1b58d26d811a4a7f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R5f7749a61db841f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R67e5852208f04edd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R7e73bd0ea1844c8c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Re4ebadbd453f4351"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rff2dc2ec48494fdb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R1c5aa96f25294956"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rbdd2a336bc854719"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rfaaaaabda60f4859"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R85bea4d2e60945e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R08e4fcd03d844ed2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rf31c7d99fe884087"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rcbccd3ee0ac54e3a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R9fea18ff43f04309"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R3e8c461820f54735"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R4ef75d7cb37f4bf6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R95fd158bd0dc48d3"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1e306218c93949bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd7db055d563e41a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde1313340df1415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rdb5667e7fec84f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rcf8936f110c346bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5fed0c332a2b463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc98526633636433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R649853a3b5cd4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbbfd9babf9574549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rce5e34c3fac74aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rff27a4fd4c134611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2dd94fa24ca946b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1d9fb1401ec14f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R66993678bd8e474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra81f7bdaeee441e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb13c4e51695b4263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R75ac0839320b45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R46235e46c72241f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1c960246e48b421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rab4b8709a0d34a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R19809c18f7f04284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R14337fab385344e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Reefdc39336ca4dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re6b634fefb8b435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R528dcc4d659c4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0a8d3e9767c74342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3626da9cdd0146c0" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rff1c04d559134022" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R57c0285f1efe4333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R59a70badf3da45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54ec50c3a98b4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3335c7d0b46c452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0e0ba06dec7c481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7819b55274b14c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9249c5e1181b4885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R42c70805114148fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdd7c7de81f6c4f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd6bc4c6446144f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1b58d26d811a4a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5f7749a61db841f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R67e5852208f04edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7e73bd0ea1844c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re4ebadbd453f4351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rff2dc2ec48494fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1c5aa96f25294956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rbdd2a336bc854719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfaaaaabda60f4859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R85bea4d2e60945e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R08e4fcd03d844ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf31c7d99fe884087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rcbccd3ee0ac54e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9fea18ff43f04309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3e8c461820f54735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4ef75d7cb37f4bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R95fd158bd0dc48d3" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb36300c4461847f4" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -352,114 +352,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rea05bec522544b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra2f8f5df55bb406f" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1d33d69f933c416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a8931c64e0f4fcf" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Reb11d5a8d82e4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff60fa6c4431467e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1ea7cf0375b54e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77c4a949024041aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rba42d31d44214f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc18762b857e4123" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5e81db1ba3e244e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc136959e0cd74a66" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6e11c3ece2b4475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf1a914bb978b4e54" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5d88a50b44534d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb13a85ba92a44187" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0ca66a2d23584e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7fe6df76f5445e8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1358c48df2c048f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R687d47ec05164c05" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rbfa41ab5c3314a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10cad0ed44d140f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1c555012145841bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4a2a32834544653" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R19048f7c611145ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R789dc710240349f3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R529d4e5cbbaf4a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2935d034c474a39" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd6af33168dd24961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e11061ebda9401b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3db839c318a44b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcab500e6d6c94208" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd3f99351be304e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3af68e6c7e6941e1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc84835739fae4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7c7601061234a4a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5ff8fb3267d44feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf212c80311eb4921" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc263f89103244a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd0c3e13e75284b32" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0bf9bfc32fd0421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R66090e6e3ada46eb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R271331deed2b4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ceef17706ac4848" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re43c3d0099184d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R79273c82ae1446c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R02e6c5ba5d314bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raed41f88037a4634" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2508,100 +2508,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8ea110071dca4ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3b7a95cd356b47c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re59399fb0bd940ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4482fd6520e143bb" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4f075c2ad1864715" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R21fa5c6ab5b14e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Reb6c007433244cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra8a6770470aa4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2a7495bc69a147c4" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbcaccb24b79f4ca1" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3b7a95cd356b47c3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Reb6c007433244cb9"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re59399fb0bd940ab"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra8a6770470aa4be4"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3627,116 +3627,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4482fd6520e143bb"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2a7495bc69a147c4"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rca3fbc4308234cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1bc3940977664ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc8f7df7c5de49c1" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf9959b84b2484d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R07eed80e6e884104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb364c03bd9243d9" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1bc3940977664ba0"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbc8f7df7c5de49c1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R07eed80e6e884104"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Reb364c03bd9243d9"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3800,114 +3800,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff076d54aa50429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R0d59d12d57744bf2" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf3fa9ceee794292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb0cfbd6a881f4f4f" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9fd7f5da2844781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9d94285763af436b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red1b629bb3dc4140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R4d978651b7004698" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7799cbd837054587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R1d77163f3938477d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R037d5cfac55540fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Red5f8c17ae7c4b6c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22734ed8d68d4c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rfddc49d5f41f4871" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a0651017f8d4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rc64908f72575473a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf9231a902ed94ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R329d26a2fafb4208" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e6d56b71140452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R0a18a526a28748cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22dbe5a9e38d4b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R343cf9f3700d4acd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R58fc8f7fe410453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Ra2907434545c4f2e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda7eea1f0c96469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R9e92f794ff5b4925" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03663080788847de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R341ba8d11d53455b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40e7efb2d6794b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R4738ea0e570a446d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R894bf0b84bb14b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R5235ac4fdb4e4eab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6641e80094c4d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R45807b6776bf4ec7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30a522b7e8f741d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rcfb122aa228346a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rac7474a9eae24bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rdd132cccbb524243" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb7cde9d6ff984701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rc9d839c7babb48ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c55633716ed40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R76184b3743a9499e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4347d0afc074ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R76ae3ecf22bc4ec7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d2b05f93ae342ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R23fd20a486e6492d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R95e40d8b30f346db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R75b44830d1b7492f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3925,65 +3925,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第7章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 7 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4001,183 +4005,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 7:9  |  Job 7:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雲彩消散而過； 照樣，人下陰間也不再上來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As the cloud is consumed and vanisheth away: so he that goeth down to the grave shall come up no more.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4193,183 +4159,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 7:10  |  Job 7:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他不再回自己的家； 故土也不再認識他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall return no more to his house, neither shall his place know him any more.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4385,183 +4313,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 7:11  |  Job 7:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我不禁止我口； 我靈愁苦，要發出言語； 我心苦惱，要吐露哀情。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore I will not refrain my mouth; I will speak in the anguish of my spirit; I will complain in the bitterness of my soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4577,183 +4467,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 7:12  |  Job 7:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我[對神說]：我豈是洋海， 豈是大魚，你竟防守我呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Am I a sea, or a whale, that thou settest a watch over me?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4769,183 +4621,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 7:13  |  Job 7:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若說：我的床必安慰我， 我的榻必解釋我的苦情，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When I say, My bed shall comfort me, my couch shall ease my complaint;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4961,183 +4775,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 7:14  |  Job 7:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你就用夢驚駭我， 用異象恐嚇我，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then thou scarest me with dreams, and terrifiest me through visions:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5153,183 +4929,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 7:15  |  Job 7:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>甚至我寧肯噎死，寧肯死亡， 勝似留我[這一身的]骨頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So that my soul chooseth strangling, and death rather than my life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5345,183 +5083,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 7:16  |  Job 7:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我厭棄[性命]，不願永活。 你任憑我吧，因我的日子都是虛空。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I loathe it; I would not live alway: let me alone; for my days are vanity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5537,183 +5237,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 7:17  |  Job 7:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人算甚麼，你竟看他為大， 將他放在心上？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What is man, that thou shouldest magnify him? and that thou shouldest set thine heart upon him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5729,183 +5391,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 7:18  |  Job 7:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>每早鑒察他， 時刻試驗他？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And that thou shouldest visit him every morning, and try him every moment?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5921,183 +5545,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 7:1  |  Job 7:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人在世上豈無爭戰嗎？ 他的日子不像雇工人的日子嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Is there not an appointed time to man upon earth? are not his days also like the days of an hireling?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6113,183 +5699,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 7:19  |  Job 7:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你到何時才轉眼不看我， 才任憑我咽下唾沫呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How long wilt thou not depart from me, nor let me alone till I swallow down my spittle?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6305,183 +5853,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 7:20  |  Job 7:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>鑒察人的主啊，我若有罪，於你何妨？ 為何以我當你的箭靶子， 使我厭棄自己的性命？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have sinned; what shall I do unto thee, O thou preserver of men? why hast thou set me as a mark against thee, so that I am a burden to myself?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6497,183 +6007,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 7:21  |  Job 7:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為何不赦免我的過犯， 除掉我的罪孽？ 我現今要躺臥在塵土中； 你要殷勤地尋找我，我卻不在了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And why dost thou not pardon my transgression, and take away mine iniquity? for now shall I sleep in the dust; and thou shalt seek me in the morning, but I shall not be.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6689,183 +6161,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 7:2  |  Job 7:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>像奴僕切慕黑影， 像雇工人盼望工價；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As a servant earnestly desireth the shadow, and as an hireling looketh for the reward of his work:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6881,183 +6315,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 7:3  |  Job 7:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我也照樣經過困苦的日月， 夜間的疲乏為我而定。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So am I made to possess months of vanity, and wearisome nights are appointed to me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7073,183 +6469,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 7:4  |  Job 7:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我躺臥的時候便說： 我何時起來，黑夜就過去呢？ 我盡是反來覆去，直到天亮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When I lie down, I say, When shall I arise, and the night be gone? and I am full of tossings to and fro unto the dawning of the day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7265,183 +6623,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 7:5  |  Job 7:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的肉體以蟲子和塵土為衣； 我的皮膚才收了口又重新破裂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My flesh is clothed with worms and clods of dust; my skin is broken, and become loathsome.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7457,183 +6777,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 7:6  |  Job 7:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的日子比梭更快， 都消耗在無指望之中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My days are swifter than a weaver’s shuttle, and are spent without hope.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7649,183 +6931,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 7:7  |  Job 7:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你想念，我的生命不過是一口氣； 我的眼睛必不再見福樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O remember that my life is wind: mine eye shall no more see good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7841,183 +7085,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 7:8  |  Job 7:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>觀看我的人，他的眼必不再見我； 你的眼目要看我，我卻不在了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The eye of him that hath seen me shall see me no more: thine eyes are upon me, and I am not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>