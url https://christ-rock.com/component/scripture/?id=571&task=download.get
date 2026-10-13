--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -59,123 +59,123 @@
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3ad3ad76c2eb4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc2c029d725304ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfdd5a1cc6ba94bcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4921b3904efb41f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R732faf69f97e480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1a00d75f5ab14a9e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd90373ada01d4414"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re7e4231532fa4c31"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8647be563331492b"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R218ad33a7a534a22"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra3729e5edc3841fc"/>
-[...29 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Rc3c3490727c54ffd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd379ce3ff3784218"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R7cae148a9f924936"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rcef3183430d448cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R3dcd423424c448df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re9ee23005c8d4182"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra2b669259167426f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7ca23a7dbea949b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R8784c5e5aa91435c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R3ffb128640c34dc3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Re4278dabbf174976"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc61a45c5b6c74180"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R971ae5981bb044da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rabf117df72e84601"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Ra6c086a736b14dee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R17a782afd41e4958"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rb2094e04669d495e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Ref1bfe9262e949e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R11eed04e31d5435a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rdaf8455db31b4389"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R378a7ff01020454d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R1190de0436014440"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rc1111deb52224f7f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R014b7a67260a4eee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rf2539d0f02754e99"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rb0e584b2c130461f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R83a21096e03e4531"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R34c92731ef7a4325"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R987ec167250d4ab1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R5180d2dbefb84e5e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rc589554f5aa7450d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R9191385d111047a7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R608511fe019443a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd90373ada01d4414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8647be563331492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R94191a759bab43b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R742c251ffebd4bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra3729e5edc3841fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R922624b527dc4b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1102f8dd0f5c49fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb2970d808bc4453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R10595caf6a2043c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf30852112e18404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R519c18ce00ff4ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R64ee785a027a468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R61d723d5b8d64ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R812adb078f734ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R063d31f7828b4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R92209be478944e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3d4e2f34569c4801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3477af2a13a44edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R80188e1ce8d643ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3f128d58838d4ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R91ee1c81e3314a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd5f21a533e7e447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6247fb7dfed64af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R35c0f83fd5604873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R155eb136f9f24969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R652a6a540193412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R02a4dbd209b74381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rf571d5b9ef7c42ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb58b733235cf4115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rc35feb083dbe4280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rd07bff5123624104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R379b86d6e0454547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R95dfde02af7d4061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R6c3e3aaaf0e94313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rc3c3490727c54ffd" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1af08e6da8a147e7" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7ecd11484a0a4ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re7e4231532fa4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R218ad33a7a534a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb3fa34e0f0354364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rec2ec59c7c0540d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd379ce3ff3784218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7cae148a9f924936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcef3183430d448cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3dcd423424c448df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re9ee23005c8d4182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra2b669259167426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7ca23a7dbea949b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8784c5e5aa91435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3ffb128640c34dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re4278dabbf174976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc61a45c5b6c74180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R971ae5981bb044da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rabf117df72e84601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra6c086a736b14dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R17a782afd41e4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb2094e04669d495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ref1bfe9262e949e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R11eed04e31d5435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rdaf8455db31b4389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R378a7ff01020454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R1190de0436014440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc1111deb52224f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R014b7a67260a4eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rf2539d0f02754e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb0e584b2c130461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R83a21096e03e4531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R34c92731ef7a4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R987ec167250d4ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R5180d2dbefb84e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rc589554f5aa7450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R9191385d111047a7" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R28937aa8a0a346ac" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -379,141 +379,141 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf48097d6b3af4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e9df92770464025" /></Relationships>
-[...89 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rafeeb95e96d24b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2f30d20112e4550" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R892c98b76ae44879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae327e5b0cb84db1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbd46e444a52e4160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8690885c95c440ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R06f80613f6134482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6207fe95e37f4116" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3ffa65577b5e4271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7be3a402ed4040c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6662807878984181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R231df62abfef4612" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R61e9568ff91f497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c1c69e9510a45f6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rbeff7fcdba6d411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01abbdbfc3dd4a26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf03a28bf137e431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b6dfd32a5514328" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd24095c117da49a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfa77db2fa72e48af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf1dfd2b050d24f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reaf267bd23f04c31" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Ra6149f8dc5994f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41aa6ae71b6c4789" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re0ba6d50115f4348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd16064bb92c4577" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3c3ed0938bcb4cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R16fc20b57d394c6a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra03f1ecc78844b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9574b51a05c411a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R47a5f1bb5ecf4f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28a67c2c59aa4e38" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R58919e8d5985491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb62441ee36b4491" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rf6a1048c3d8d45c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9dc1b6f784743ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R6b1759629c5346e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc7d97c0036a41b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R2c49dc530b8b4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63203354f0734320" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rc1c29dd365004684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R78beb54762964ab7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rbcbb3bb4eee94b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba91fb4bebe34540" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R7d1fc327ae504eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R086513a2d9834f7b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3ff5fd97af384445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7408e4bf7a246bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R6e79be6a7359489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5dd27c64ee694754" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R71af7a06615e4381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R82d0185b8c544341" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5b7c5a1d099e4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17acce9b53e94c7c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb317bf09568a4401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1633c9d0f4514f0b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8240628b1b654226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d5163eb39f4490a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R50fe0054dcf3419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R07c3d0ef97ba4a7f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd5a4d6e8353b46ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8be6e609cbf94dbb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R246e12c2d479440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4c1f497fee34960" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3417,100 +3417,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R16c7d3f496aa4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R603e5b60b16941a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rebabf30df4c34eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R975d8b515106426d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf72c834e0eb84006" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb9f81afef5c64e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R969e182c434e4920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0caab90570ce4fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R81eb24fe1f0e4642" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb3789dd87cd64efb" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R603e5b60b16941a2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R969e182c434e4920"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rebabf30df4c34eff"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0caab90570ce4fff"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4536,116 +4536,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R975d8b515106426d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R81eb24fe1f0e4642"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R65fe7f3f2d804e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb93ec053b4534201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0eca5474e3e46ba" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8022995dfbd845b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2f025ef23a01462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd9bc7baa970444d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb93ec053b4534201"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re0eca5474e3e46ba"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2f025ef23a01462a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rfd9bc7baa970444d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4709,141 +4709,141 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R155de63a692c4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R85ba85d84b1e4f43" /></Relationships>
-[...89 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4f842fd07834466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd86ca44594af4519" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R534705a966a04f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc59d0600a8a8411c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R79b569ffb60c44b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R0f598ac5f7294fa3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9629818f87f04f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R1423d82989224262" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6abe504e64d406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R597cfdba77ce4799" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8ea288ef199403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R08795a6bb85b458c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd0fe8ccf9c34c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rd2758dff4a24432c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R56c4d266351e45ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R4431d092092c4d72" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc38ba8c7a2014b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rce90bc0e27db4b8d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6a057461e864b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rd733c39f9ca8464c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19b47fc622b14492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rf57000e15c7f4f14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0962f181899941c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rbfc6997e59d043a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03a891e774ce45a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R5c8d7d4c745b4b49" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Recb73f7eb0c44fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R0f5b87252e074bcc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e3b50f5991840ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R668fe26d5c674f73" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd58db754ab4d4720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R65d386cb5a28486a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f03a6bc64f44f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Reafca0be823f4853" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R777c1f9cce86493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R01a3595414d84cd4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a878b390cf74f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R02280bf083ef4bbf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R784d508676e14e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R56b324b95bee4f36" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff5303ea4d7b4ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rf20fa1db90f24e0c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R95b79b6b809d43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R28fcdb95920f4c80" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb88e7994f73a4f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rad368b471eee473f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21c15abd0eb3479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rcc9d36861ef9490c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbfa5895718924111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R0cf1bcd5d3d44ee5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc89e6f8adc4040b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rfe36e7dbd90343f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R683a3fff45cd45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc3b199f69bfc4cb4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R096d1e4f1dfd4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R50fc1f782ee5458d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04b9ed21f0b84c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R1b27b770606d4571" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbcaed22c3c6e4dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R8a3844cf77c64739" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b175dc0c2e14e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rb89c59de1d5e4ec4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc439d8afdf2745c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7d9088be07a54df7" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4861,65 +4861,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第39章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 39 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4937,183 +4941,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:9  |  Job 39:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>野牛豈肯服事你？ 豈肯住在你的槽旁？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Will the unicorn be willing to serve thee, or abide by thy crib?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5129,183 +5095,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:10  |  Job 39:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你豈能用套繩將野牛籠在犂溝之間？ 牠豈肯隨你耙山谷之地？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Canst thou bind the unicorn with his band in the furrow? or will he harrow the valleys after thee?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5321,183 +5249,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:11  |  Job 39:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>豈可因牠的力大就倚靠牠？ 豈可把你的工交給牠做嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wilt thou trust him, because his strength is great? or wilt thou leave thy labour to him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5513,183 +5403,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:12  |  Job 39:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>豈可信靠牠把你的糧食運到家， 又收聚你禾場上的穀嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wilt thou believe him, that he will bring home thy seed, and gather it into thy barn?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5705,183 +5557,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:13  |  Job 39:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>鴕鳥的翅膀歡然搧展， 豈是顯慈愛的翎毛和羽毛嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Gavest thou the goodly wings unto the peacocks? or wings and feathers unto the ostrich?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5897,183 +5711,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:14  |  Job 39:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因牠把蛋留在地上， 在塵土中使得溫暖；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which leaveth her eggs in the earth, and warmeth them in dust,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6089,183 +5865,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:15  |  Job 39:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>卻想不到被腳踹碎， 或被野獸踐踏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And forgetteth that the foot may crush them, or that the wild beast may break them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6281,183 +6019,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:16  |  Job 39:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠忍心待雛，似乎不是自己的； 雖然徒受勞苦，也不[為雛]懼怕；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She is hardened against her young ones, as though they were not hers: her labour is in vain without fear;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6473,183 +6173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:17  |  Job 39:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為神使牠沒有智慧， 也未將悟性賜給牠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because God hath deprived her of wisdom, neither hath he imparted to her understanding.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6665,183 +6327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:18  |  Job 39:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠幾時挺身展開翅膀， 就嗤笑馬和騎馬的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What time she lifteth up herself on high, she scorneth the horse and his rider.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6857,183 +6481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:1  |  Job 39:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>山巖間的野山羊幾時生產，你知道嗎？ 母鹿下犢之期，你能察定嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Knowest thou the time when the wild goats of the rock bring forth? or canst thou mark when the hinds do calve?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7049,183 +6635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:19  |  Job 39:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬的大力是你所賜的嗎？ 牠頸項上挓挲的誃是你給牠披上的嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hast thou given the horse strength? hast thou clothed his neck with thunder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7241,183 +6789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:20  |  Job 39:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>是你叫牠跳躍像蝗蟲嗎？ 牠噴氣之威使人驚惶。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Canst thou make him afraid as a grasshopper? the glory of his nostrils is terrible.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7433,183 +6943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:21  |  Job 39:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠在谷中刨地，自喜其力； 牠出去迎接佩帶兵器的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He paweth in the valley, and rejoiceth in his strength: he goeth on to meet the armed men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7625,183 +7097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:22  |  Job 39:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠嗤笑可怕的事並不驚惶， 也不因刀劍退回。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He mocketh at fear, and is not affrighted; neither turneth he back from the sword.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7817,183 +7251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:23  |  Job 39:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箭袋和發亮的槍， 並短槍在牠身上錚錚有聲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The quiver rattleth against him, the glittering spear and the shield.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8009,183 +7405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:24  |  Job 39:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠發猛烈的怒氣將地吞下； 一聽角聲就不耐站立。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He swalloweth the ground with fierceness and rage: neither believeth he that it is the sound of the trumpet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8201,183 +7559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:25  |  Job 39:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>角每發聲，牠說呵哈； 牠從遠處聞着戰氣， 又聽見軍長大發雷聲和[兵丁]吶喊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He saith among the trumpets, Ha, ha; and he smelleth the battle afar off, the thunder of the captains, and the shouting.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8393,183 +7713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:26  |  Job 39:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>鷹雀飛翔，展開翅膀一直向南， 豈是藉你的智慧嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Doth the hawk fly by thy wisdom, and stretch her wings toward the south?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8585,183 +7867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:27  |  Job 39:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大鷹上騰在高處搭窩， 豈是聽你的吩咐嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Doth the eagle mount up at thy command, and make her nest on high?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8777,183 +8021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:28  |  Job 39:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠住在山巖， 以山峰和堅固之所為家，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She dwelleth and abideth on the rock, upon the crag of the rock, and the strong place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8969,183 +8175,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:2  |  Job 39:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠們懷胎的月數，你能數算嗎？ 牠們幾時生產，你能曉得嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Canst thou number the months that they fulfil? or knowest thou the time when they bring forth?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9161,183 +8329,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:29  |  Job 39:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從那裏窺看食物， 眼睛遠遠觀望。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>From thence she seeketh the prey, and her eyes behold afar off.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9353,183 +8483,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:30  |  Job 39:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠的雛也咂血； 被殺的人在哪裏，牠也在那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Her young ones also suck up blood: and where the slain are, there is she.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9545,183 +8637,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:3  |  Job 39:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠們屈身，將子生下， 就除掉疼痛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They bow themselves, they bring forth their young ones, they cast out their sorrows.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9737,183 +8791,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:4  |  Job 39:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這子漸漸肥壯，在荒野長大， 去而不回。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their young ones are in good liking, they grow up with corn; they go forth, and return not unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9929,183 +8945,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:5  |  Job 39:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰放野驢出去自由？ 誰解開快驢的繩索？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who hath sent out the wild ass free? or who hath loosed the bands of the wild ass?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10121,183 +9099,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:6  |  Job 39:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我使曠野作牠的住處， 使鹹地當牠的居所。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whose house I have made the wilderness, and the barren land his dwellings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10313,183 +9253,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:7  |  Job 39:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠嗤笑城內的喧嚷， 不聽趕牲口的喝聲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He scorneth the multitude of the city, neither regardeth he the crying of the driver.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10505,183 +9407,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 39:8  |  Job 39:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>遍山是牠的草場； 牠尋找各樣青綠之物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The range of the mountains is his pasture, and he searcheth after every green thing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>