--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -43,115 +43,115 @@
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1f77e1a429674251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R87f38d2c4c8d4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8cf409809206409d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R36ad2208f4434f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf3e0dfeff6df4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd4aa6ab404254356" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra1c5b507dd1e4a54"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6255536e887f40dc"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re07282c956c94515"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb2b6d27eeec246a9"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra628ab88daa64451"/>
-[...21 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rbc15d4ea5caa4176"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R348cd8e7a3c64300"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R04b2a1b79e634f53"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rbe0afa8f448445d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rce30cab6eb53495a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R0aea7addb7a4430f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rd7b7e55c31b8430a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc084f3f279a34fe4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R2574d654593a473d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R8e74d8709a044c30"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R27740f39a7f440e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R49d1141374f54228"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb760059e66904a06"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Re73a89fabde943b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R7f933510343040b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Raabaa4f004404655"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R02f27eca614d4ce2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R310a05af50414f94"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R7722c847b64c4d52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R2b380eb17383431b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R245d47147b3c44a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rca385a458eba4dc3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Ra6c9eff426a54fef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Ra16ba12ccbb1446d"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R263925a6a8444057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra1c5b507dd1e4a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re07282c956c94515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R55246538df524aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb134dbd83e3f44bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra628ab88daa64451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2a8f4dad70cc4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R202e1d369cfe4ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5b822f8f586b4726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5538d9bf877a499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd3f5ed7e10d54fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra4ce3c1ff3c74463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4b27fc7692b2418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb8085a6286cd4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R02196feaa28e4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3c6df7ee7a504643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8d858f1e45e847ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R86c3cb5f191e44df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1260fbfde3884526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Raa6ce5be32ae472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R39a42e3bdb7a48d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9946f69405e44162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc524fc798a3f40fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R998f39c48e5c4e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rced994b2fbd84fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd5c17bf0e6704dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R4a1f716c1a72471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rbc15d4ea5caa4176" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf8a37f044975436b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc24130d5d6094e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6255536e887f40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2b6d27eeec246a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rda0b7270e2db43d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rdbed6141b2eb472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R348cd8e7a3c64300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R04b2a1b79e634f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbe0afa8f448445d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rce30cab6eb53495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0aea7addb7a4430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd7b7e55c31b8430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc084f3f279a34fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2574d654593a473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8e74d8709a044c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R27740f39a7f440e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R49d1141374f54228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb760059e66904a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re73a89fabde943b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7f933510343040b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Raabaa4f004404655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R02f27eca614d4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R310a05af50414f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7722c847b64c4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R2b380eb17383431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R245d47147b3c44a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rca385a458eba4dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra6c9eff426a54fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra16ba12ccbb1446d" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R774f887cb76949ca" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -355,117 +355,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rce1ef4bfb1c44c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5921bdac5ad4a10" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc54e8346a98c4052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfcdf7d6764f24969" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf8355cb1b8844884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R268bbfd9bc184588" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R613eaa4256934488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0ae1f7b2df04f9d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rde713548c80145c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R38abb191335b443f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R956a234f05db4365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65a7e0a8c6e44b27" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc18fd8861a404193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f63567811414d0a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd4a060f62d0841ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b3385976fcb41f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R12114f2a9d2a40e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R710fb1dbdb5c4621" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4321fafea75745d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50f3d57ff0ed446e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf2d7c92936784c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde851c2296e84893" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R885c56bab85f4d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re29ad55cd3dc43ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rfca8d38f7ab44681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3de5f81ac82247f3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R91b8cf7531db4882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c90ddfc76b64f2f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rda565eb25f7045cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R732367c218604dd3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb5a62369556843ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a6504cfe78e4940" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R28dfb8e21dd943a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd37774caa89446a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R96d126563ba84ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7483bbe192114036" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6287e518eae24ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50ea5335012b4ebd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd70e62410d6641cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8e75de889794323" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf1d90cf0e7ab4cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R367101ae8ba846c0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra1aea049edb14ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80de0242f48048c4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rce18790f9b52454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ec2b5d153bd493e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra364fde2400e4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ff80e714ab4400d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rde36707677904949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R783251ad2aaa4185" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2609,100 +2609,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R00bc33f01aa147ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3b17d88f63b34429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1563a9c9a3f44920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R20234dd9204e4e8f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3611e2e6223b4aae" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R24e7545ac5394bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R466cb404f3064e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R858606fff2f840b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R486ca3528ce54fbf" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3b028e93ee794301" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3b17d88f63b34429"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R466cb404f3064e10"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1563a9c9a3f44920"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R858606fff2f840b7"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3728,116 +3728,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R20234dd9204e4e8f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R486ca3528ce54fbf"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Reb584bc88df44e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R83290b7531fa4907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5983321236ba4eef" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc8647a8401c045a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf7e0aa63136549cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb0f1389ff5545c5" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R83290b7531fa4907"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5983321236ba4eef"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf7e0aa63136549cf"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rcb0f1389ff5545c5"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3901,117 +3901,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8ab8339c3ff48f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5549eb59d62c4a3e" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R887e099340e24d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7548c2a6c76a4f31" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda29284ed95d40d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R84e200367fc94664" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R825730f8e4cd4c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb1d60955ec274717" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re968ba8132bb49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R7220d2bd38b64572" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R934c2ffa00d24738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rc02ab730421a4c47" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd5a351d797034c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R6ec2bf8b4f6a447d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R553a33798baa4709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rbef25e2dcbc94236" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R73fbc72526e84623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Ra27848ed76af47ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re18bfcfd1a354731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R82caafa4006f4d49" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fb95b73e18f4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R99a3a48513a548b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R189e2d0b010d4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Reb5e72bd44324452" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b3013aa3d4641ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Reebcf012f80d4b1b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R416a1368cb7548f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R260686a804f14c73" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R558c38a5d3d74626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R338091c7dfce4944" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd91cb6ad210b4beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Raa8f1c047d2a475f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re8563803b3154e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Raaf273bd3d264099" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R59a545b97aa84f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R0b6b653cf87e4373" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04e744b4b4e74ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6f930fc696fa483d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d086dea62624201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rb45bd30c89c54a22" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0540b82fe46342d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rd04315ba2cb248a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8bdf28aef70f49f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra3c60fee109d477c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R917103b94cfa4f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rbad1b928f5a6489f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55214f8040a24a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R6bbb5e91c0564358" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d7c43a4dd274e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra190a70e1855438f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4029,65 +4029,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第14章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 14 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4105,183 +4109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 14:9  |  Job 14:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>及至得了水氣，還要發芽， 又長枝條，像新栽的樹一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet through the scent of water it will bud, and bring forth boughs like a plant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4297,183 +4263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 14:10  |  Job 14:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但人死亡而消滅； 他氣絕，竟在何處呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But man dieth, and wasteth away: yea, man giveth up the ghost, and where is he?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4489,183 +4417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 14:11  |  Job 14:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>海中的水絕盡， 江河消散乾涸。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As the waters fail from the sea, and the flood decayeth and drieth up:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4681,183 +4571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 14:12  |  Job 14:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人也是如此，躺下不再起來， 等到天沒有了，仍不得復醒， 也不得從睡中喚醒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So man lieth down, and riseth not: till the heavens be no more, they shall not awake, nor be raised out of their sleep.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4873,183 +4725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 14:13  |  Job 14:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟願你把我藏在陰間， 存於隱密處，等你的忿怒過去； 願你為我定了日期，記念我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O that thou wouldest hide me in the grave, that thou wouldest keep me secret, until thy wrath be past, that thou wouldest appoint me a set time, and remember me!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5065,183 +4879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 14:14  |  Job 14:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人若死了豈能[再]活呢？ 我只要在我一切爭戰的日子， 等我被釋放的時候來到。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If a man die, shall he live again? all the days of my appointed time will I wait, till my change come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5257,183 +5033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 14:15  |  Job 14:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你呼叫，我便回答； 你手所做的，你必羨慕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt call, and I will answer thee: thou wilt have a desire to the work of thine hands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5449,183 +5187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 14:16  |  Job 14:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但如今你數點我的腳步， 豈不窺察我的罪過嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For now thou numberest my steps: dost thou not watch over my sin?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5641,183 +5341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 14:17  |  Job 14:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的過犯被你封在囊中， 也縫嚴了我的罪孽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My transgression is sealed up in a bag, and thou sewest up mine iniquity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5833,183 +5495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 14:18  |  Job 14:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>山崩變為無有； 磐石挪開原處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And surely the mountain falling cometh to nought, and the rock is removed out of his place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6025,183 +5649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 14:1  |  Job 14:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人為婦人所生， 日子短少，多有患難；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Man that is born of a woman is of few days, and full of trouble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6217,183 +5803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 14:19  |  Job 14:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>水流消磨石頭， 所流溢的洗去地上的塵土； 你也照樣滅絕人的指望。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The waters wear the stones: thou washest away the things which grow out of the dust of the earth; and thou destroyest the hope of man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6409,183 +5957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 14:20  |  Job 14:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你攻擊人常常得勝，使他去世； 你改變他的容貌，叫他往而不回。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou prevailest for ever against him, and he passeth: thou changest his countenance, and sendest him away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6601,183 +6111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 14:21  |  Job 14:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他兒子得尊榮，他也不知道， 降為卑，他也不覺得。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His sons come to honour, and he knoweth it not; and they are brought low, but he perceiveth it not of them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,183 +6265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 14:22  |  Job 14:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但知身上疼痛， 心中悲哀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But his flesh upon him shall have pain, and his soul within him shall mourn.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6985,183 +6419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 14:2  |  Job 14:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出來如花，又被割下， 飛去如影，不能存留。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He cometh forth like a flower, and is cut down: he fleeth also as a shadow, and continueth not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,183 +6573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 14:3  |  Job 14:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣的人你豈睜眼看他嗎？ 又叫我來受審嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And dost thou open thine eyes upon such an one, and bringest me into judgment with thee?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7369,183 +6727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 14:4  |  Job 14:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰能使潔淨之物出於污穢之中呢？ 無論誰也不能！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who can bring a clean thing out of an unclean? not one.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7561,183 +6881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 14:5  |  Job 14:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人的日子既然限定， 他的月數在你那裏， 你也派定他的界限，使他不能越過，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seeing his days are determined, the number of his months are with thee, thou hast appointed his bounds that he cannot pass;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7753,183 +7035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 14:6  |  Job 14:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>便求你轉眼不看他，使他得歇息， 直等他像雇工人完畢他的日子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Turn from him, that he may rest, till he shall accomplish, as an hireling, his day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7945,183 +7189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 14:7  |  Job 14:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>樹若被砍下， 還可指望發芽， 嫩枝生長不息；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For there is hope of a tree, if it be cut down, that it will sprout again, and that the tender branch thereof will not cease.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8137,183 +7343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 14:8  |  Job 14:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其根雖然衰老在地裏， 幹也死在土中，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though the root thereof wax old in the earth, and the stock thereof die in the ground;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>