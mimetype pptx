--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -31,109 +31,109 @@
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rea0cdc9f6601439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R87d3561f7c1d4dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf09d8dbea990423d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd81828d1ca0240b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R81a8355dfbbd43a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R716a02e0cdf7487f" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9c47f9ea13a241a8"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re4839ede0df64a3a"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R096424c1dc014196"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R18c87461c9b14f53"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R70bd84b02d394962"/>
-[...15 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R09b33a557d874ab8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R263034b1475b478e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R40cc070073204f9a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R97aadbc93c3e4aca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R447edaa8f5ec49c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R2e2490bc1bb647c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R53ef1b328de242d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Red90fc632658424f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R2247ecf1511043f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Re9abb1155f994984"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R2b640ede4ab04547"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Re3a47b9ff9a04764"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R5656230b18994401"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R8faf223cdb6340c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rf03f07b796964201"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R2b93d703e5354be4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R9535d5e13857461b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R0d515b8627664f1b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R523d389903594ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9c47f9ea13a241a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R096424c1dc014196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3073366f983a4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb43afe4e40104c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R70bd84b02d394962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5d990d70128140eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3ba8fdaa077843fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd7a98998879e4c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc3fb5442dd984764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R17643ef5547c4cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R01bce1ec0d9b4375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2c3e4a9f3d024aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc4be63bf4fac44be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R176f2fa8ee4a4b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2554996bed434925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfbfcdea92a5c43df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R800835e1b99245c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfc5835074ce64018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Raa5aa78b7df74f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2cd883025e5c422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R09b33a557d874ab8" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1de45067e18545da" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R618d3ae64c2e4261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re4839ede0df64a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18c87461c9b14f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rca772d692ce44b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb97089b20f7b4b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R263034b1475b478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R40cc070073204f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R97aadbc93c3e4aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R447edaa8f5ec49c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2e2490bc1bb647c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R53ef1b328de242d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Red90fc632658424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2247ecf1511043f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re9abb1155f994984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2b640ede4ab04547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re3a47b9ff9a04764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5656230b18994401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8faf223cdb6340c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf03f07b796964201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2b93d703e5354be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9535d5e13857461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0d515b8627664f1b" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6db8a57e11334340" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -337,99 +337,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0c884971ac0944d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51da6be405b9451d" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf72deb81ec044d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4115889a4e854cda" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3c0feda6203146a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9d1fecf207b4b73" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R200fcd9b273f43dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf5b5244e2ee94f51" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8754ee1e417d46f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e879372dd68450b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rdb4c12705f664fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb528ddb16a24357" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R011604a187934635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R75730dff8446425d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1306f161fbea4dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b182691b6d74cb0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd53c7dcc41864fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc884acac6bc447b5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R12aefd38189b4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbbf6fe8c92e8429c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R86fc82a51a8149f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8bb0d1ec3e81403c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R10fa164a2a4c4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3067397a186f4b73" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R56727138a9f14ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6569eef1173d405f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R95a492d7b3d94917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R191bf0e7916f46dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd0e913b1729b44b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd61daa3665da4b76" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb3a838c00c104728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfaf7d133041c4b6e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb139768821c2443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R039701f288fd4949" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd4c7e914761d4c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98cdf6342b73401f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R77071ae3a80041a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb785faeb0c345de" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2003,100 +2003,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3869d05b4275407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd7c6d06444bf4c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R100ed6c21dde4fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf9c00b12517a4151" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re1d7499c46eb456f" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R650ffdf546b646b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfaccd91ef1ad4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8eeb2844ccc145f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R00e5c5cbde8648c3" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R83c6a694eddf44b2" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd7c6d06444bf4c7f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfaccd91ef1ad4233"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R100ed6c21dde4fca"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8eeb2844ccc145f2"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3122,116 +3122,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf9c00b12517a4151"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R00e5c5cbde8648c3"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R00a7f79cbd4d4cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd733a2d993834be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04d275a7394145b6" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8d9acd1e58084d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6cea0711631e4cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdfef84f296c94d0d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd733a2d993834be4"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R04d275a7394145b6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6cea0711631e4cbd"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rdfef84f296c94d0d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3295,99 +3295,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R592010d20bcb456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5eba24ecdb86477b" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref7fd5b1747141a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rbcda0da4a7c045a3" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raea2aabaa76a4ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rebb50c6e4ea94ef2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reccfdea5c512479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rf94dba943a5047a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R087275a87b9f4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R921fa6bdf9af418d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2aad91891d804aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Raee8ae63aedd4850" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Recec05a5fb364c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rb4a122b72f80433a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3906837a4a404ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R08199ed7982742c5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08c1cde8697d4a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Redf306b3ccbf4b87" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4bdc149c4f054834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rbc32d71f8b294947" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re05f84f19cbe4804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R9b9f29401aa244d8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ab14c7a78dd483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R94ba146eee604b92" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09b8b652c2274b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rbc1a07ab6b6a48a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62f6dc7b3a024166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rf824df51ec6c461c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc521423d30084568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R644f48cbc3c7408b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raadee6537bb64cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R2f1e08ba7a0f4be6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8bbc4758914b408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R9b4bdcb1fe7c42f3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde41012763aa4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R22da199811e047b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89142786d725408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf251e0d3fd034413" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3405,65 +3405,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第17章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 17 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3481,183 +3485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 17:9  |  Job 17:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，義人要持守所行的道； 手潔的人要力上加力。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The righteous also shall hold on his way, and he that hath clean hands shall be stronger and stronger.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3673,183 +3639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 17:10  |  Job 17:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於你們眾人，可以再來[辯論]吧！ 你們中間，我找不着一個智慧人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But as for you all, do ye return, and come now: for I cannot find one wise man among you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3865,183 +3793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 17:11  |  Job 17:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的日子已經過了； 我的謀算、我心所想望的已經斷絕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My days are past, my purposes are broken off, even the thoughts of my heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4057,183 +3947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 17:12  |  Job 17:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們以黑夜為白晝， [說]：亮光近乎黑暗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They change the night into day: the light is short because of darkness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4249,183 +4101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 17:13  |  Job 17:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若盼望陰間為我的房屋， 若下榻在黑暗中，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I wait, the grave is mine house: I have made my bed in the darkness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4441,183 +4255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 17:14  |  Job 17:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若對朽壞說：你是我的父； 對蟲說：你是我的母親姊妹；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have said to corruption, Thou art my father: to the worm, Thou art my mother, and my sister.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4633,183 +4409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 17:15  |  Job 17:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，我的指望在哪裏呢？ 我所指望的誰能看見呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And where is now my hope? as for my hope, who shall see it?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4825,183 +4563,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 17:16  |  Job 17:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>等到安息在塵土中， 這指望必下到陰間的門閂那裏了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall go down to the bars of the pit, when our rest together is in the dust.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5017,183 +4717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 17:1  |  Job 17:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的心靈消耗，我的日子滅盡； 墳墓為我[預備]好了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My breath is corrupt, my days are extinct, the graves are ready for me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5209,183 +4871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 17:2  |  Job 17:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>真有戲笑我的在我這裏， 我眼常見他們惹動我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Are there not mockers with me? and doth not mine eye continue in their provocation?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5401,183 +5025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 17:3  |  Job 17:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願主拿憑據給我，自己為我作保。 [在你以外]誰肯與我擊掌呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lay down now, put me in a surety with thee; who is he that will strike hands with me?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5593,183 +5179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 17:4  |  Job 17:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因你使他們心不明理， 所以你必不高舉他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou hast hid their heart from understanding: therefore shalt thou not exalt them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5785,183 +5333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 17:5  |  Job 17:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>控告他的朋友、以朋友為可搶奪的， 連他兒女的眼睛也要失明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that speaketh flattery to his friends, even the eyes of his children shall fail.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5977,183 +5487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 17:6  |  Job 17:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神使我作了民中的笑談； 他們也吐唾沫在我臉上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath made me also a byword of the people; and aforetime I was as a tabret.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6169,183 +5641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 17:7  |  Job 17:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的眼睛因憂愁昏花； 我的百體好像影兒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mine eye also is dim by reason of sorrow, and all my members are as a shadow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6361,183 +5795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 17:8  |  Job 17:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正直人因此必驚奇； 無辜的人要興起攻擊不敬虔之輩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Upright men shall be astonied at this, and the innocent shall stir up himself against the hypocrite.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>