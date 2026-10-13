--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1443108d294840a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R49d522e6a9854c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd6acff729f034b82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R537b9b126d614293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R920d3830d7cd4c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5423ddc828244395" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7baa55f4625f41a3"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rba028b1d1b594c4e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2eb355c58a524ada"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R29f7fa22eb344ba8"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9885a5d152a14a4c"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R94f562984fe04a56"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd31997a527984893"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R141db913bb7547d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R2838e6d5dd9c461d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd2069048339d49c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rcd206059f2954557"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R3e834d4dd56d427c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R4235f48d75af42e0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R3cf9cee821034498"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R24d9d266cdac4820"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rba12978ecd7c45ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rfdc18ca869fa41d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R30a84b607831486a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rb7fca4cd836f43c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R1fc87f9a0ea04de3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Ra8f3b64aa497430d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rfc3179371c3e491c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R187bff4c37114891"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R4b23c8a802f74146"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re9f3e6a4a79e44c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7baa55f4625f41a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2eb355c58a524ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R00297c0b4c9548e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2380ef90055248c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9885a5d152a14a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rae2eeeef42294909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra598fa82bca6484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7107680726084382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R652dcd2b2fbf4c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7f0956748bfd477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R91d0aa4d259445b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb120e7d95bb540fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3f4e6ed0ec6c4ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf52d4a5291154ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1fb31b904fde4b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7e0de83fa9014217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R97e1e5f2652e4a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re54aaeff861f4e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ref2d684d57714a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra2fc2568765a4c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0bcd4f470c264518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R94f562984fe04a56" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R49e457c4d5534216" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R326800ff98994672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rba028b1d1b594c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29f7fa22eb344ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc149b8e57a8a49d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc3918806266f45d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd31997a527984893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R141db913bb7547d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2838e6d5dd9c461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd2069048339d49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rcd206059f2954557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3e834d4dd56d427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4235f48d75af42e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3cf9cee821034498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R24d9d266cdac4820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rba12978ecd7c45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfdc18ca869fa41d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R30a84b607831486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb7fca4cd836f43c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1fc87f9a0ea04de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra8f3b64aa497430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rfc3179371c3e491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R187bff4c37114891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4b23c8a802f74146" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re80be698801347b5" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5f85205b782d4ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re30002370f874951" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3d3b0d1bdb754377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R35b3029dacbc4a4b" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdf897016aabe45ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re31cd3511a544abd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re457f441b1724d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc89b7985c10462d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R221136faf1654242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R133958ce6c7e425f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfaec70a892354fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc47c10d6d33c47b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rff1427327c7547c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c427c325614423d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7c31906ad98f4e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf94f173836194275" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf41a5e3e3e884378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e4d8ec18af344f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0b12dd4813534530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88c060cd707d47d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R41333f19f2b9400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R16df380971a3481f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd5907923556e4713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17402fe78be14376" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Reeab2985be3f4d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc10d59a38b874c88" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8a52f71b7d864260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R82467e656bca44e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5d956260993a4a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R19be0540dfc44b06" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8524411b4c944384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5567bb10d1124fd8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfb56114ba10c4501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7cc71e24423545ea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R29695d99b50f4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf547ccc50a84f7e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7da843a0a0a94e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R522dbaaa87cc4125" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5e48337d971f45dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3f743aa9e634d32" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3839e26b4c7c4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rcb696a60d6a64c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R392ae97f616f4351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4075bc142d634b99" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0e5e9d2b165648ac" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raeca480e78cf45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9c15e23883bb40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra324771ca73144de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8dc7cab0ce1b4535" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf2ed002a38504190" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcb696a60d6a64c70"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9c15e23883bb40f7"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R392ae97f616f4351"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra324771ca73144de"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4075bc142d634b99"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8dc7cab0ce1b4535"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3755a388396e446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfe3da7cb2edc41f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe6833f7b2c54b32" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6018294cd3cb4f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc766a09e96364de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3446895407534b9e" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfe3da7cb2edc41f3"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbe6833f7b2c54b32"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc766a09e96364de1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3446895407534b9e"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R786b8f893cfe4d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd16b5ca0776c44b9" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f73e22a4bd64a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R46dee94dbe9f409f" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R701b042b71484a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3cb342153f674605" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R199e4eeb482541c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R609dfd7dc9694555" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra31305a4be964c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rece09c10020d4bff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd31bd4c416ed49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R6a42544eab034863" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R02d8bea32f62486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R724b9a64f2774b47" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfbcb1f23f19c47cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rceb9815f32974583" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rebe38e6b8db349e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Ree7c6a6fb215470b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3cf0018accb34a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R96d63ceee0664d4d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22cdfa4b261d42ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R463a2ea4cf954448" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fb9dac20b3a44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rdd160c870d6c4b00" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e02faed29ee4a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rc84b571028d14d55" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5503f8270d704da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rda5fdeaf8a6e4a94" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb475c19ad974973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R4ffd4770ce164c22" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e7a30ad9f334010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R8d15a30147164168" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0a650395eab4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra80d410c09bc48d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9db6397fb64c4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb7a6b8b372664452" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe155d9733f54501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Re033c184ffcc41ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0d25deb61914134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rfa4e67d343744997" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第23章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 23 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,183 +3589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 23:9  |  Job 23:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在左邊行事，我卻不能看見， 在右邊隱藏，我也不能見他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>On the left hand, where he doth work, but I cannot behold him: he hideth himself on the right hand, that I cannot see him:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3777,183 +3743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 23:10  |  Job 23:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而他知道我所行的路； 他試煉我之後，我必如精金。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he knoweth the way that I take: when he hath tried me, I shall come forth as gold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3969,183 +3897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 23:11  |  Job 23:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我腳追隨他的步履； 我謹守他的道，並不偏離。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My foot hath held his steps, his way have I kept, and not declined.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4161,183 +4051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 23:12  |  Job 23:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他嘴唇的命令，我未曾背棄； 我看重他口中的言語，過於我需用的飲食。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Neither have I gone back from the commandment of his lips; I have esteemed the words of his mouth more than my necessary food.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4353,183 +4205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 23:13  |  Job 23:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只是他[心志]已定，誰能使他轉意呢？ 他心裏所願的，就行出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he is in one mind, and who can turn him? and what his soul desireth, even that he doeth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4545,183 +4359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 23:14  |  Job 23:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他向我所定的，就必做成； 這類的事他還有許多。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he performeth the thing that is appointed for me: and many such things are with him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4737,183 +4513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 23:15  |  Job 23:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以我在他面前驚惶； 我思念[這事]便懼怕他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore am I troubled at his presence: when I consider, I am afraid of him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4929,183 +4667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 23:16  |  Job 23:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神使我喪膽； 全能者使我驚惶。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For God maketh my heart soft, and the Almighty troubleth me:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5121,183 +4821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 23:17  |  Job 23:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的恐懼不是因為黑暗， 也不是因為幽暗蒙蔽我的臉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because I was not cut off before the darkness, neither hath he covered the darkness from my face.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5313,183 +4975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 23:1  |  Job 23:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯回答說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Job answered and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5505,183 +5129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 23:2  |  Job 23:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>如今我的哀告還算為悖逆； 我的責罰比我的唉哼還重。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even to day is my complaint bitter: my stroke is heavier than my groaning.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5697,183 +5283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 23:3  |  Job 23:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟願我能知道在哪裏可以尋見神， 能到他的臺前，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Oh that I knew where I might find him! that I might come even to his seat!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5889,183 +5437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 23:4  |  Job 23:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我就在他面前將我的案件陳明， 滿口辯白。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I would order my cause before him, and fill my mouth with arguments.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6081,183 +5591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 23:5  |  Job 23:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必知道他回答我的言語， 明白他向我所說的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I would know the words which he would answer me, and understand what he would say unto me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,183 +5745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 23:6  |  Job 23:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他豈用大能與我爭辯嗎？ 必不這樣！他必理會我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Will he plead against me with his great power? No; but he would put strength in me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +5899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 23:7  |  Job 23:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在他那裏正直人可以與他辯論； 這樣，我必永遠脫離那審判我的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There the righteous might dispute with him; so should I be delivered for ever from my judge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,183 +6053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 23:8  |  Job 23:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只是，我往前行，他不[在那裏]， 往後退，也不能見他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, I go forward, but he is not there; and backward, but I cannot perceive him:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>