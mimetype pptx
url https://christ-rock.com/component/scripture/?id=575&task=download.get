--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -51,119 +51,119 @@
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Redf4d0d819054977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfbc2b4e2af184286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R12ef683c62a54eac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9d5944a1f405499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1084d298f33148d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R92798b24a6834955" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3fbb72c9fdd046a3"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb76f3832e4594664"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5a3d744102104492"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra6891328bd0f454c"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R11602ea324e64f00"/>
-[...25 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R60cb2c289cea437e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra3b08fa9543149a5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R96066a9fd2f14298"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Ra8fabb7e4b4a4a2e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R7c2fcd1edeab4506"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc5b5c4f881d24b4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R5b3530df27054fb4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R9e561f5ebbe84623"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R2e85e4728beb4987"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R8376f7759173439a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rdb0343c3a9184670"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R66cd6effe9a04f92"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R00149a185a9b4fed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R9fae75390d6644ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R73559f3697324094"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R9defab13619042cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R1b4b29ba2a964e0a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rcdcd272dd6ff493d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rc3c0ae17cc7947ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R7075eb14abe5421e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R94fcac3dc8794c22"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rd75c3cef12154730"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R6d2772194d5b4e79"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rc8459cee5ed6496e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R92bdcc87a76749ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rea7fa1ee904b411e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R8e955a05eecc4c97"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R67c5faaf0d9b4a6f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rce7d9852081147e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3fbb72c9fdd046a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a3d744102104492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc8c4b1968f764603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R095caa633b0d4237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R11602ea324e64f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd21960dd310b4672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R65b8fe55f35f4222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R817b5c96169e4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf9dd17c332354e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R280e7623dc5d47fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R549feeb3742e400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R332c1f5fe8684642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R83868675fcb14bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2dba5756db534353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5c4105fbc8324c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9830d45040484cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R69f24ec58de3496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R338202dfff074a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rab0a3df7a2034f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8ff38ba1f6284c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3bded715155e462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1469963975274204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re0ced30bd2454b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3655f052284b4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rbf02404a7e2848ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R991b9bd05d58410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc22b1f9a356d43f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rdb28141922df45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R2d70465f82754216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R4f0680a539ee432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R60cb2c289cea437e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb399c50ab784403e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7739bbd4703c4e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb76f3832e4594664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6891328bd0f454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8e81ad75effc4f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R40701195025e4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra3b08fa9543149a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R96066a9fd2f14298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra8fabb7e4b4a4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7c2fcd1edeab4506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc5b5c4f881d24b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5b3530df27054fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9e561f5ebbe84623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2e85e4728beb4987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8376f7759173439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rdb0343c3a9184670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R66cd6effe9a04f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R00149a185a9b4fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9fae75390d6644ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R73559f3697324094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9defab13619042cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1b4b29ba2a964e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rcdcd272dd6ff493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc3c0ae17cc7947ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R7075eb14abe5421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R94fcac3dc8794c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd75c3cef12154730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R6d2772194d5b4e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc8459cee5ed6496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R92bdcc87a76749ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rea7fa1ee904b411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R8e955a05eecc4c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R67c5faaf0d9b4a6f" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6f21023e44214462" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -367,129 +367,129 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R583a0ec93af74657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd966e33e0ddb425f" /></Relationships>
-[...77 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Reebf53b53a9c4570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf9ef228979c42ad" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re4016ef536684d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88eb3cc356794c6e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9d5d349e5b9d4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6fbe26806025438a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd7763776a686467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R006db845a92b4f84" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb8366fc1a3ad482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfde864665f85431e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5c3c9ab1a5da4695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2900d5acb00c48bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2d5b4945bc2e4f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re78b6a9323a3481f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7fcd344506004f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9380fe74be9347ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Refd3849431b94acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R707493661f2c4a93" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rfde2f46a6af549d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R746a3906a96e4c32" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5c9fd7db407343cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c880459f51a4614" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3d9f83b198124a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33a148b44c754dc8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R49425303a92c48aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4baa2db1060a4bc1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R4a96584887d74c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1029acf6fa6425b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R443a2c5926524d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R22069664ae8445c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R595be36c59c64ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7da9d207d1d64218" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R65b63e40fb5b446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4388ed584605458e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R27e7f50c8da3433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0315719b119e4040" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rf5ec3ffe71e4451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2c243617e1b4195" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R7f354d2ff64e4415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e92d84758bd4b12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R8196fb862b214cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ecc896d409c4f56" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R82952ad982bd4400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d867b0e0bbb46da" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra3ab51fdce7543e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf9500aa869474cec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0fe56bafd65241cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R40e659fe2bee478f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6f93aea282c14452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R03fada645191462e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R60c819db876c4d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R024eb7f8f4fc480d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rcbd5f72ea76b4789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R251d56eddedb4130" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6d9dc5d1e15b4460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcfe11835e3f24a96" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3013,100 +3013,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb20bc17353de4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8d648712c5714f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd6f26aad0f5e4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf8bf84cffd7a43ef" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5a9195b7c2014bf1" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9ac8b06c63724494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R19ee7f53a1424f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc20b43ef64a8440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R619e422c9c0c48ee" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc9f85461f1554d32" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8d648712c5714f73"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R19ee7f53a1424f58"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd6f26aad0f5e4cad"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc20b43ef64a8440b"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4132,116 +4132,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf8bf84cffd7a43ef"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R619e422c9c0c48ee"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd55edc5a15bd44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra6e47cb3afac4854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbab29119b5ad4bf2" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9c360ef8ea494a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R79d4e6ca72c54e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c4bf6fbc7224c58" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra6e47cb3afac4854"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbab29119b5ad4bf2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R79d4e6ca72c54e80"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6c4bf6fbc7224c58"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4305,129 +4305,129 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f052e3869e74345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re2bc0ed6b7ae4a25" /></Relationships>
-[...77 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0aa9eab8c41745f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R355c452a2f9a4dab" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5cf25004ea3641f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rcc0aaca6ac9c437d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc83c16c756904ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R8e94c0e16bda48c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc7a17be02324d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R15f781b23a844480" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3cdd235fb8714fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rd6c8cd11ad2743c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R945b7651c674499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Re00880714c1a4713" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17568b8f09954eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R3ea340b49e5b4313" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re17e571adbd9495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R8cf56628657c4f0b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R957a1e4198be4020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Ra92deb3bf4d341e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf86de2d6583f4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Ra1d22e22fa2b4af2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbcded0ef9bb44211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R5d9ba8da69574c06" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04651d89e43d44d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R7ab797f3ea8c4617" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6116472590514e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R530c8a14d780458f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2975dc923c7540c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rb374f99018784a19" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc781c2962a84403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R00a7d5f36bb44314" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11bc2abc11ef4d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R7647e4aa1c27476d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4880e415804c47d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rbbf6d532179a4041" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03e6aaec779a4bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rb3372e52f827407f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0435ceeb26d24808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R3623955eb3cc4d84" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0314548c18fa47a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R4b757c67414c4db8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba4e4b4800e5468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R2bd99193afb94ed1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R535092da858c4dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R820e3c86d5bd48b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20785d7b17c64ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R7573430b00814061" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde314850b39940b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rbba85fbd182a4989" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcc1278760422490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R4b4b42c82dc34bec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5678074910d24f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rf17ed0ecff134192" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R234e4f2411a74c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R04118231f04f4a0b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d0ae91c740e4b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0542f97ef52b4f4d" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4445,65 +4445,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4521,183 +4525,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:9  |  Job 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願那夜黎明的星宿變為黑暗， 盼亮卻不亮， 也不見早晨的光線；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the stars of the twilight thereof be dark; let it look for light, but have none; neither let it see the dawning of the day:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4713,183 +4679,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:10  |  Job 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因沒有把懷我胎的門關閉， 也沒有將患難對我的眼隱藏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because it shut not up the doors of my mother’s womb, nor hid sorrow from mine eyes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4905,183 +4833,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:11  |  Job 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我為何不出[母]胎而死？ 為何不出[母]腹絕氣？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Why died I not from the womb? why did I not give up the ghost when I came out of the belly?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5097,183 +4987,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:12  |  Job 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為何有膝接收我？ 為何有奶哺養我？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Why did the knees prevent me? or why the breasts that I should suck?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5289,183 +5141,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:13  |  Job 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不然，我就早已躺臥安睡，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For now should I have lain still and been quiet, I should have slept: then had I been at rest,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5481,183 +5295,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:14  |  Job 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>和地上為自己重造荒邱的君王、謀士，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>With kings and counsellors of the earth, which built desolate places for themselves;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5673,183 +5449,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:15  |  Job 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>或與有金子、將銀子裝滿了房屋的王子 一同安息；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Or with princes that had gold, who filled their houses with silver:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5865,183 +5603,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:16  |  Job 3:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>或像隱而未現、不到期而落的胎， 歸於無有，如同未見光的嬰孩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Or as an hidden untimely birth I had not been; as infants which never saw light.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6057,183 +5757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:17  |  Job 3:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在那裏惡人止息攪擾， 困乏人得享安息，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There the wicked cease from troubling; and there the weary be at rest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6249,183 +5911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:18  |  Job 3:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>被囚的人同得安逸， 不聽見督工的聲音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There the prisoners rest together; they hear not the voice of the oppressor.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6441,183 +6065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:1  |  Job 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>此後，約伯開口咒詛自己的[生]日，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>After this opened Job his mouth, and cursed his day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6633,183 +6219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:19  |  Job 3:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大小都在那裏； 奴僕脫離主人的轄制。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The small and great are there; and the servant is free from his master.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6825,183 +6373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:20  |  Job 3:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>受患難的人為何有光賜給他呢？ 心中愁苦的人為何有生命賜給他呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore is light given to him that is in misery, and life unto the bitter in soul;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7017,183 +6527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:21  |  Job 3:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們切望死，卻不得死； 求死，勝於求隱藏的珍寶。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which long for death, but it cometh not; and dig for it more than for hid treasures;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7209,183 +6681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:22  |  Job 3:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們尋見墳墓就快樂， 極其歡喜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which rejoice exceedingly, and are glad, when they can find the grave?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7401,183 +6835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:23  |  Job 3:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人的道路既然遮隱， 神又把他四面圍困， [為何有光賜給]他呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Why is light given to a man whose way is hid, and whom God hath hedged in?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7593,183 +6989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:24  |  Job 3:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我未曾吃飯就發出歎息； 我唉哼[的聲音]湧出如水。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For my sighing cometh before I eat, and my roarings are poured out like the waters.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7785,183 +7143,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:25  |  Job 3:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因我所恐懼的臨到我身， 我所懼怕的迎我而來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the thing which I greatly feared is come upon me, and that which I was afraid of is come unto me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7977,183 +7297,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:26  |  Job 3:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我不得安逸，不得平靜， 也不得安息，卻有患難來到。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I was not in safety, neither had I rest, neither was I quiet; yet trouble came.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8169,183 +7451,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:2  |  Job 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Job spake, and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8361,183 +7605,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:3  |  Job 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願我生的那日 和說懷了男胎的那夜都滅沒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the day perish wherein I was born, and the night in which it was said, There is a man child conceived.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8553,183 +7759,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:4  |  Job 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願那日變為黑暗； 願神不從上面尋找它； 願亮光不照於其上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let that day be darkness; let not God regard it from above, neither let the light shine upon it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8745,183 +7913,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:5  |  Job 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願黑暗和死蔭索取那日； 願密雲停在其上； 願日蝕恐嚇它。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let darkness and the shadow of death stain it; let a cloud dwell upon it; let the blackness of the day terrify it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8937,183 +8067,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:6  |  Job 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願那夜被幽暗奪取， 不在年中的日子同樂， 也不入月中的數目。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As for that night, let darkness seize upon it; let it not be joined unto the days of the year, let it not come into the number of the months.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9129,183 +8221,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:7  |  Job 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願那夜沒有生育， 其間也沒有歡樂的聲音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lo, let that night be solitary, let no joyful voice come therein.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9321,183 +8375,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 3:8  |  Job 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願那咒詛日子且能惹動鱷魚的 咒詛那夜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let them curse it that curse the day, who are ready to raise up their mourning.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>