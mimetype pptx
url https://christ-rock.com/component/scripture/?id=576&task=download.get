--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -41,114 +41,114 @@
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7c3bb676254a4285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rdaa2f61ddd384619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra4ae1c4cd0994c3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R477614f29fd84a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4866dbbfd7c74509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R264ddff61a0447c1" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R640e6648e1b643ab"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbdec4c208f544bc2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9c59fe0172a74261"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb2165d04372740fe"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf24ac7cc5a36481f"/>
-[...20 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R23c8cf4fba814755"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R04d3fec34e9f4305"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R709d74c554fe464a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R6838c2640ac74b7f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R05ff6c3503f84c37"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R80bac6bf839e4679"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R69e96b5372b44775"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R4f9accd3c433439a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R1126e990cfd0455b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf6135375e15047f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R6009cbe4f49d462f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R3fe6b1f7f9194bb3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R6d25680bfeae40a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Re0e0c6658a9a4168"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Red419e8609784fb0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R8699eb898f72480f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rf27f8b79b3894eae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Re0787363c62747e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rb48f20485e7c4b03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R59b1a720a9c64c05"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R476ea41bbf364e2f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R4832e8094f3c4d75"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rd3dd0e59bb494b64"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R99f43cd9709a4e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R640e6648e1b643ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c59fe0172a74261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5bc53faedb51433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra98bb7197d5e434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf24ac7cc5a36481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2fbf6835d30d443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R809487d638a144c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R645fa586f9154ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5e66e41ea7b94a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5d5eb76f94394076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5398e4ac9cbf4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1598aced1f894bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc88ef8693e32440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Reb3042fe027643ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rca675d259da14992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Raff2397b45ee4702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R40d7ea08baf948dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0d6a769796df4848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3a4251fa32824e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc6d7d7217a5a4316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3eecf11e8c554130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6f5f81bcafc44502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3ebaa4e3d7d54fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R72993d8bec2343ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R20ebbcec3a5d4b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R23c8cf4fba814755" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8ae86fac7b5f4ea4" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd9c660637c1f45f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbdec4c208f544bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2165d04372740fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra20f51455f4142b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R95f3af71f6aa4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R04d3fec34e9f4305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R709d74c554fe464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6838c2640ac74b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R05ff6c3503f84c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R80bac6bf839e4679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R69e96b5372b44775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4f9accd3c433439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1126e990cfd0455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf6135375e15047f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6009cbe4f49d462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3fe6b1f7f9194bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6d25680bfeae40a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re0e0c6658a9a4168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Red419e8609784fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8699eb898f72480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf27f8b79b3894eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re0787363c62747e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb48f20485e7c4b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R59b1a720a9c64c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R476ea41bbf364e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4832e8094f3c4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd3dd0e59bb494b64" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2c45fa90cfb7459a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -352,114 +352,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R48979ca767054ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd33ae2c852144d26" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6cce5c713e194802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0ca202fec1014d5c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R51aa3ee1b6884d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58cf1102976740e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd798ef3693bc4cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7a0074a88fc4b48" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R56304e15400740d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10b1543670ec4afe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R17d09c19702f4ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c286fdd3d8d43ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5ab035c3fd5640bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7cc6b5573cb54351" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re2959739feea4f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64250e1557604914" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4b4843f066d045de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdcc19d70f48247ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R724cb0a333a345f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11eb08b6f09245fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5864f24745ec4228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d2e8e42c4ca431a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R536943e957894268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56f1787af2cd4c05" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4b3943b4ff044d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R243f8be5e589479a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R53f2f27d141d4e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2abcba3ab4844fdd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rfe1725b3b2eb4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce632832355f4b9d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R727e00d21e414ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R334993f7f4d14e82" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rcb97a0fc65324fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93bd73a873054d62" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7d4e05481d194839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41afbf8e3c9b45b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfa9d74e2d1d042f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc3884bb417044db2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd5c48c89ef564640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3574a772503f4253" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R59acd1f00b88421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81fbf911de6741dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc57d816d6bdd43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R478e49e191b14b93" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0b4e1351929146d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re506e977f337414b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R398b55ac8c6a4ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59af4553a4734ee1" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2508,100 +2508,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re162521e26364cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4bde4bcf84574df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R4749ea0d68db4889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re8ce611dc8744aec" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9b47c22d55624b02" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc2246baa4610485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R24e1107d8c034455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rcb930d5f28e74c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7bac15c254444101" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R329050991c834f02" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4bde4bcf84574df8"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R24e1107d8c034455"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4749ea0d68db4889"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcb930d5f28e74c8a"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3627,116 +3627,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re8ce611dc8744aec"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7bac15c254444101"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R41306401500e4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2b557178cfd84f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd913de1664a04dba" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6aa85a1aaa8840a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6cca8a52293d41e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b615be61fcc4487" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2b557178cfd84f8d"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd913de1664a04dba"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6cca8a52293d41e0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5b615be61fcc4487"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3800,114 +3800,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R103a086b978447a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R810d1b5062bd43ba" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72a62f8f9cba4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf614d979cc334e20" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e444bd341b24e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9e3ddf69c4ca4ea9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec0d5d79e94249eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R612e423958304564" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4cacef1e03e94e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Re7fd60f8bc1c4f28" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R65c42784fdd74408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rb304b2f1576244b0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R454e2d67f4de43e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R8b14d9f1f1b44d23" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R79032bbf681b4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R0675a758cb4f42ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b6def7b606e4fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R9fc8872d609f40d8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R80e73aaec3b74865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Re2b77943ddb54cf8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e9b2ff82de54fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R0160903008a8489a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc133133e8f964fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R87b761cf9f26479e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc4ee57e0e28f414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rd646cacbfead4f61" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32b369d577484330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rbe5d58639b6f420f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f85e3637a774e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rb1518eefb9d44f69" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07ff4bd695fb46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R6b9c793780b04e1f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R124c1f6e53e64e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rcfde76e73374450f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf1a934e0cec744a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6ce9811b4e9d4f70" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb8496a4cc3e4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc1dc7bd6adbd4d29" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36c5dd0a9a38464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R8e6674196eef4d0d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8fa38607e0b84376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R2d0047c0d04b4b74" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c9042825ef749a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R66cdc25c375c4ed6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R78e5b05ca5d5470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R824305b8a9e04990" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc027aadd5cc64ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5af3745996f649fe" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3925,65 +3925,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第4章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 4 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4001,183 +4005,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 4:9  |  Job 4:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神一出氣，他們就滅亡； 神一發怒，他們就消沒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By the blast of God they perish, and by the breath of his nostrils are they consumed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4193,183 +4159,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 4:10  |  Job 4:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>獅子的吼叫和猛獅的聲音[盡都止息]； 少壯獅子的牙齒也都敲掉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The roaring of the lion, and the voice of the fierce lion, and the teeth of the young lions, are broken.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4385,183 +4313,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 4:11  |  Job 4:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>老獅子因絕食而死； 母獅之子也都離散。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The old lion perisheth for lack of prey, and the stout lion’s whelps are scattered abroad.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4577,183 +4467,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 4:12  |  Job 4:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我暗暗地得了默示； 我耳朵也聽其細微的聲音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now a thing was secretly brought to me, and mine ear received a little thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4769,183 +4621,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 4:13  |  Job 4:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在思念夜中、異象之間， 世人沉睡的時候，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In thoughts from the visions of the night, when deep sleep falleth on men,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4961,183 +4775,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 4:14  |  Job 4:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>恐懼、戰兢臨到我身， 使我百骨打戰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Fear came upon me, and trembling, which made all my bones to shake.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5153,183 +4929,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 4:15  |  Job 4:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有靈從我面前經過， 我身上的毫毛直立。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then a spirit passed before my face; the hair of my flesh stood up:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5345,183 +5083,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 4:16  |  Job 4:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那靈停住， 我卻不能辨其形狀； 有影像在我眼前。 我在靜默中聽見有聲音[說]：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It stood still, but I could not discern the form thereof: an image was before mine eyes, there was silence, and I heard a voice, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5537,183 +5237,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 4:17  |  Job 4:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>必死的人豈能比神公義嗎？ 人豈能比造他的主潔淨嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shall mortal man be more just than God? shall a man be more pure than his maker?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5729,183 +5391,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 4:18  |  Job 4:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主不信靠他的臣僕， 並且指他的使者為愚昧；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, he put no trust in his servants; and his angels he charged with folly:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5921,183 +5545,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 4:1  |  Job 4:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提幔人以利法回答說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Eliphaz the Temanite answered and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6113,183 +5699,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 4:19  |  Job 4:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何況那住在土房、根基在塵土裏、 被蠹蟲所毀壞的人呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How much less in them that dwell in houses of clay, whose foundation is in the dust, which are crushed before the moth?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6305,183 +5853,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 4:20  |  Job 4:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>早晚之間，就被毀滅， 永歸無有，無人理會。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They are destroyed from morning to evening: they perish for ever without any regarding it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6497,183 +6007,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 4:21  |  Job 4:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他帳棚的繩索豈不從中抽出來呢？ 他死，且是無智慧而死。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Doth not their excellency which is in them go away? they die, even without wisdom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6689,183 +6161,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 4:2  |  Job 4:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人若想與你說話，你就厭煩嗎？ 但誰能忍住不說呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If we assay to commune with thee, wilt thou be grieved? but who can withhold himself from speaking?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6881,183 +6315,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 4:3  |  Job 4:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你素來教導許多的人， 又堅固軟弱的手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, thou hast instructed many, and thou hast strengthened the weak hands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7073,183 +6469,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 4:4  |  Job 4:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的言語曾扶助那將要跌倒的人； 你又使軟弱的膝穩固。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy words have upholden him that was falling, and thou hast strengthened the feeble knees.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7265,183 +6623,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 4:5  |  Job 4:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但現在禍患臨到你，你就昏迷， 挨近你，你便驚惶。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But now it is come upon thee, and thou faintest; it toucheth thee, and thou art troubled.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7457,183 +6777,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 4:6  |  Job 4:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的倚靠不是在你敬畏[神]嗎？ 你的盼望不是在你行事純正嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Is not this thy fear, thy confidence, thy hope, and the uprightness of thy ways?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7649,183 +6931,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 4:7  |  Job 4:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>請你追想：無辜的人有誰滅亡？ 正直的人在何處剪除？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember, I pray thee, who ever perished, being innocent? or where were the righteous cut off?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7841,183 +7085,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 4:8  |  Job 4:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>按我所見，耕罪孽、種毒害的人 都照樣收割。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even as I have seen, they that plow iniquity, and sow wickedness, reap the same.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>