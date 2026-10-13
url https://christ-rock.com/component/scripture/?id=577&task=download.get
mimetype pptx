--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -49,118 +49,118 @@
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7b6f989f3a544011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0a973c91b0c74204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Reded88f39de74358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R56c0ef4dbdb24a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc5f054eb9d654659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra4078e6e775d4f91" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R84d5f20f802142b2"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R64c960dfb15b457e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R30a782ff98854448"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R879ab4d1132642be"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re69e778be3004ac3"/>
-[...24 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R8b1759a83ef34d05"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R39f252f6c13040a8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R53f7cf95d7a141fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R76f88b10bd4747a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra35f7c98c2e2488f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc67740b655974251"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R91e05ba608d84b82"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3c83d981e46742e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R25dde23047e54793"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R630925d07daf4f9d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R7cf094c3e640471c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rd6cf4df36da34628"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Raf7a32d40b064cca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R5931791c912e43fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Ra5639237c52f44f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R345d8d0b265b4fd9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R7ecbbec77f8b4717"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R321e633c318e460e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rf96c661e45bf4105"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Re044abd4332849d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Re16870a600044842"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Ra0641c568cdc4814"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R33ec5cb4b88e4f9e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rda1fdd1be9fa405e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R3cf28f1cbcc94f3f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R560d61d33d9346ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R30f9a7d8d38e4c8b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rda52feb90bd14cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R84d5f20f802142b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R30a782ff98854448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2b544918c8b24d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7928d474449c4ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re69e778be3004ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Raf274991e8de4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Raf854902d632465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R17c17175757c431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R42433a7d03e04371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R22dde280a3cc4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8a26d2f4b1bd46d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4564cd2d0e9345f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9ca9440f58bf494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0c17cff3607d47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc9a69adfde724130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R359a71e38e1340d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Red8324eb27544caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R42e3a54033d945f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rdefffa70b4ea4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3aa802d871754c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re01a1594435743eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5c8cffb914ca4d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4f72fd9504994cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd8fb1255cdfa468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R1ad93d96aa9d4713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R892a4704b9e840f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2ac8c29b746e4cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra2b08c0f86e440d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R4afb893f1d3b47a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R8b1759a83ef34d05" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R41bed3bda571447a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4fc978c079304364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R64c960dfb15b457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R879ab4d1132642be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R13ae9879017d4c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra34e4703741c4178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R39f252f6c13040a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R53f7cf95d7a141fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R76f88b10bd4747a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra35f7c98c2e2488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc67740b655974251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R91e05ba608d84b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3c83d981e46742e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R25dde23047e54793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R630925d07daf4f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7cf094c3e640471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd6cf4df36da34628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Raf7a32d40b064cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5931791c912e43fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra5639237c52f44f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R345d8d0b265b4fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7ecbbec77f8b4717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R321e633c318e460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf96c661e45bf4105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re044abd4332849d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re16870a600044842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra0641c568cdc4814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R33ec5cb4b88e4f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rda1fdd1be9fa405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3cf28f1cbcc94f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R560d61d33d9346ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R30f9a7d8d38e4c8b" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R77d47e09ffdb42e6" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -364,126 +364,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0ba5e11854384b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59f43738001d4ae0" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re88716fb1c794010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd57a5d9dcb7f44e8" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfc1b0cb73aba4422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2310b443b6ad43ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5d02a5cb319f48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd01ec4322d4d49ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7a33ec0ef6c14c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb624a2360fd4709" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb3e653bae4154096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re88db8fc1f754129" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re5c48ed64e7944d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfce84a9130524505" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf166e2f072c24669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b8bc70dfb364562" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6b6dfb57a64649d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R978c0553b51e490b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R86b65994bb3c4a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9bd719b9da84d4b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5211bbd0918943bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9656886cd14a4cce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R25fd87b925a74ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf4c14a7d9ba4837" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R28fb1ce4188d4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0aab403b147e41e7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9d8d5848a8d54088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6d3e71ff36d4564" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3378ce80f9634d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R96a08719be38485d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3e410f4a22fe4705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra1cfff820a474490" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re017a650d1204514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c76d112bb9b4db3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra147b60534da4fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdff32ece9a0548f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R51bce474aa77467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red796b7d5386443b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R3f1c77f2f0e24bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf09f44860b14c85" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R25d2d1915e754ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R542541876c2b4657" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6350b71c150c4e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R521cfc13a31949ac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc946ffc2c5ce415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf238a9b6525c4dba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R61f182282e5e4e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f3a4582dbe84a99" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc22b1433d0ed4ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra649a5096af2437e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9cb1d467ed934105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42d55c564c6f4b6b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf14b4153745f4f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf7f69a853564126" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfcb78ae8b82e487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49f55c0d30324814" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2912,100 +2912,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbe14e1cbb0f04cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R94ef5e7814eb4f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0d19705b2e6e4351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8f54624a530340a3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re66ef1e3ddb643bb" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd46be1dd7f934624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R662afb7b99174590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd29a4a9d892f42ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc00abe4105af4600" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0f737b306cda4671" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R94ef5e7814eb4f4c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R662afb7b99174590"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0d19705b2e6e4351"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd29a4a9d892f42ba"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4031,116 +4031,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8f54624a530340a3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc00abe4105af4600"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R2d8fe2d74e304b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R34e86944925e4968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69001ac62fe04210" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra29c7def2e444960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4086797e616947db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra99e3e5bfb9844a3" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R34e86944925e4968"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R69001ac62fe04210"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4086797e616947db"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra99e3e5bfb9844a3"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4204,126 +4204,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b3018187e0e41e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re291463821a744a0" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11f1e5859e554632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R79b254d334554f23" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbcf502de6abd4449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Red76ca113c0e47ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4ffe616ec1c447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R52c2d456b32640db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4cfd1c1fff974d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rbb2fe62fbfe248bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R345b0abbb71340de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rf2388303302e4264" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdea153b28a24415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Re7c19a92d3004242" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e7a91cc5cdb4535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rfa8a98f8e7e545b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ac032a5906f4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R4a6b076fbbc7468d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rffb2f1423cb64aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R62e121ce805848a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7a6471f660643a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R432d6409855a4416" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1bee3c2ec34f47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Raae7d808917a4dc2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb1638cffae842fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R48b32abbb6774452" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8979f25ebea54ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rf3dd551f90894dde" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R822267181a7247fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R4f0728483f044428" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R47eae598da49438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R9bd1c10f646544f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d550d04deb24567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R7a2cc26bdeb24b64" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6a142f728314188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Re34ff7ea674a4126" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ee31dfe18a44cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R9552038a2f234577" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Refe06e9dd0ba46c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R7bd37ba057114f94" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1be6a193306e4b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R558b80d1b0f44f69" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e3ea1e39a5a4dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb9c0395613f540ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1fcd6286173146d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Re64f9fcab2a6489c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d6187f69f07479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R7c58c91ef9844ffe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ff6c4297d5541db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R0ad7e56e969c48a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R901e629a8b7041d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R9dfc51ace5244647" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3848787fbe444f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R1297660480414c76" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb14ee98b7b824813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R89689c2211a64c83" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4341,65 +4341,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第29章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 29 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4417,183 +4421,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:9  |  Job 29:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王子都停止說話， 用手摀口；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The princes refrained talking, and laid their hand on their mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4609,183 +4575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:10  |  Job 29:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>首領靜默無聲， 舌頭貼住上膛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The nobles held their peace, and their tongue cleaved to the roof of their mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4801,183 +4729,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:11  |  Job 29:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耳朵聽我的，就稱我有福； 眼睛看我的，便稱讚我；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When the ear heard me, then it blessed me; and when the eye saw me, it gave witness to me:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4993,183 +4883,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:12  |  Job 29:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因我拯救哀求的困苦人 和無人幫助的孤兒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because I delivered the poor that cried, and the fatherless, and him that had none to help him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5185,183 +5037,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:13  |  Job 29:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將要滅亡的為我祝福； 我也使寡婦心中歡樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The blessing of him that was ready to perish came upon me: and I caused the widow’s heart to sing for joy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5377,183 +5191,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:14  |  Job 29:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我以公義為衣服， 以公平為外袍和冠冕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I put on righteousness, and it clothed me: my judgment was as a robe and a diadem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5569,183 +5345,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:15  |  Job 29:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我為瞎子的眼， 瘸子的腳。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I was eyes to the blind, and feet was I to the lame.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5761,183 +5499,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:16  |  Job 29:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我為窮乏人的父； 素不認識的人，我查明他的案件。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I was a father to the poor: and the cause which I knew not I searched out.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5953,183 +5653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:17  |  Job 29:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我打破不義之人的牙床， 從他牙齒中奪了所搶的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I brake the jaws of the wicked, and plucked the spoil out of his teeth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6145,183 +5807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:18  |  Job 29:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我便說：我必死在家中， 必增添我的日子，多如塵沙。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then I said, I shall die in my nest, and I shall multiply my days as the sand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6337,183 +5961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:1  |  Job 29:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯又接着說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover Job continued his parable, and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6529,183 +6115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:19  |  Job 29:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的根長到水邊； 露水終夜霑在我的枝上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My root was spread out by the waters, and the dew lay all night upon my branch.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6721,183 +6269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:20  |  Job 29:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的榮耀在身上增新； 我的弓在手中日強。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My glory was fresh in me, and my bow was renewed in my hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6913,183 +6423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:21  |  Job 29:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人聽見我而仰望， 靜默等候我的指教。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Unto me men gave ear, and waited, and kept silence at my counsel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7105,183 +6577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:22  |  Job 29:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我說話之後，他們就不再說； 我的言語[像雨露]滴在他們身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>After my words they spake not again; and my speech dropped upon them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7297,183 +6731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:23  |  Job 29:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們仰望我如仰望雨， 又張開口如切慕春雨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they waited for me as for the rain; and they opened their mouth wide as for the latter rain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7489,183 +6885,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:24  |  Job 29:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們不敢自信，我就向他們含笑； 他們不使我臉上的光改變。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I laughed on them, they believed it not; and the light of my countenance they cast not down.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7681,183 +7039,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:25  |  Job 29:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我為他們選擇道路，又坐首位； 我如君王在軍隊中居住， 又如弔喪的安慰傷心的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I chose out their way, and sat chief, and dwelt as a king in the army, as one that comforteth the mourners.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7873,183 +7193,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:2  |  Job 29:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟願我[的景況]如從前的月份， 如神保守我的日子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Oh that I were as in months past, as in the days when God preserved me;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8065,183 +7347,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:3  |  Job 29:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時他的燈照在我頭上； 我藉他的光行過黑暗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When his candle shined upon my head, and when by his light I walked through darkness;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8257,183 +7501,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:4  |  Job 29:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我願如壯年的時候： 那時我在帳棚中， 神待我有密友之情；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As I was in the days of my youth, when the secret of God was upon my tabernacle;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8449,183 +7655,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:5  |  Job 29:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>全能者仍與我同在； 我的兒女都環繞我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When the Almighty was yet with me, when my children were about me;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8641,183 +7809,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:6  |  Job 29:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>奶多可洗我的腳； 磐石為我出油成河。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When I washed my steps with butter, and the rock poured me out rivers of oil;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8833,183 +7963,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:7  |  Job 29:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我出到城門， 在街上設立座位；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When I went out to the gate through the city, when I prepared my seat in the street!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9025,183 +8117,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 29:8  |  Job 29:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>少年人見我而迴避， 老年人也起身站立；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The young men saw me, and hid themselves: and the aged arose, and stood up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>