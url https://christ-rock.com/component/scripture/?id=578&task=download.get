--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -43,115 +43,115 @@
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0a9d3fbf6b934b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R98e6eaf560004bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rab9af8b4da8840c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re24ee475505a4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R13fc26fffd954891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5faf8b98614b4cda" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R42f10e3ef48f4a90"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd4c0811cf6a9447a"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R210388b67d114eef"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R94fdc128050d467c"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R510b588561984d8c"/>
-[...21 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R6e3a89daed1d4636"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R406eb5d9467344b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rbba43430a0014dcf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5e2517cae73243ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb20ec3c81ea34d6a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R4a540f5cbc314dc8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rd721159497894288"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rbf7f2a43c6c9445d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R73cfefaba621440e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R6e0b621ec9ac495a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R60e13ff6ed4b45eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R0a8f443db13c45de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rd2060d35a5f34bdc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R1344cb2cba4b4e4c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R9a4722427b0f4a4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R6a89e4c9a909427a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rfb87ef68119f4831"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R0ea979377fed42b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rbcf074ffb7c347e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R571f8bdcc8df4461"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Reee5329d36af4015"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R7aafa0747167461f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R953de5b97777493f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rbddb4b66483643c3"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R15db21a63e2a4fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R42f10e3ef48f4a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R210388b67d114eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R804431385ebc416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd77976cd5e9a4fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R510b588561984d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5a82bdfe94c047ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8f0ce1695da842e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2c299a6dd6b3453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd6c37394d49e47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1495b918d4d54340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re8afa311db9b4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R88f60e2774b14018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R738a55221f69418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd987413e54194684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdb9b829e064a410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rcc13be8db72b45b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf8abe1f18d7a41ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2657f5375e184619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3851e0699f724fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R82527e04283144bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rbeaf742ebd8c4b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0c48c436fc284741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6a07724dab4f4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R875a7ed640cf40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R03adaf50fa674865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5f990f62227f46e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R6e3a89daed1d4636" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R472a572239c34e09" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8302bf18f22443e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd4c0811cf6a9447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94fdc128050d467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9cbaa97fb72b485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rca2e81641a154255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R406eb5d9467344b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbba43430a0014dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5e2517cae73243ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb20ec3c81ea34d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4a540f5cbc314dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd721159497894288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbf7f2a43c6c9445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R73cfefaba621440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6e0b621ec9ac495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R60e13ff6ed4b45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0a8f443db13c45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd2060d35a5f34bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1344cb2cba4b4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9a4722427b0f4a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6a89e4c9a909427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rfb87ef68119f4831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0ea979377fed42b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbcf074ffb7c347e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R571f8bdcc8df4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Reee5329d36af4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7aafa0747167461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R953de5b97777493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rbddb4b66483643c3" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb1106a33a0bb4c91" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -355,117 +355,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re57d2e90c63442ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R73f36eb684734ba7" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5ad63195d7694ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R07a0ff91e38741ac" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R477a222cf97a4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2a063102de04e51" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2af1f3f09d5641d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4cb05e692c1648f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4ca39b919eee47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e454a3c5e11407d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0bc512b25bf94308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R453c1969cba74025" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc2721e87e9ca4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a2f273bdfef4616" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rcbd0cd35339c4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra2b7d7c84cff4e3b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R13500719578448ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc56e8717691d4214" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra632e9e4680b4cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfbdac784553c4d28" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R02f2ce9011d44e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1838a6a29d144fde" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R56dde5e58d394d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f652570151642d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rfc8c36115f084111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R236a37316a194864" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R06f9f968c31347fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd5f61259d61c41dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R2847108fec314487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e2b997203e04063" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rdc08a31fdcba44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88c89035beb44ee2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf491458a85174252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d5df0185b2e4ca3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R19656e5de3d74bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb096b2994f24fcb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0c283971b7ec4451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5527bfc0200a4096" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Raaaab39e050c4f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Recd71f8540a54bff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfdcec20c9c924210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R356071b39fb8454c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R181f432bf0b74289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a9ee1d1e1504dba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8fd37cdbd7ab47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R820ba262e82946d7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb1afef55acfd4311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f71ba85e4434476" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R54af630b8516469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b47a57b7f894424" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2609,100 +2609,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R09339b516c5745ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re0795ccb4337412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re5cf4bb9b15646e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Raa48dc37e3694036" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R88ae00b2f55940e8" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4aca29f72c5d41c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf3c8105444f14fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R25502e7e8a984ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rda7aaf910be64e19" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb3bba4486a6c4b07" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re0795ccb4337412d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf3c8105444f14fae"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re5cf4bb9b15646e3"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R25502e7e8a984ff1"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3728,116 +3728,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Raa48dc37e3694036"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rda7aaf910be64e19"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rfe7bd289dad646f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0891ea3733df457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3becd364398643a2" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rfc96cfd1dda84f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R69d49c5b47354693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6415fc4e26546f3" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0891ea3733df457a"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3becd364398643a2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R69d49c5b47354693"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf6415fc4e26546f3"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3901,117 +3901,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raaed32c352e4477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7db1663795aa4e99" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6100e4b6814e4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R395daee3c7344f50" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e833cfc5ba84411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R82b5a64d09d54e57" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0aaecab119a4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R1e599df90ee940d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e0ac7d726964855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R42536cdf15d24a69" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4d25d4041374ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rccc903be45f1492f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc26da651d6a44ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R4647af96c5254465" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R79a41c011e284581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rebbe7305be984d1e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb859e7ccfe31411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R6847e8ffd0fa45d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcfeb0fc700924a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R7c0560c829564edd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref97cb16ac664ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R4a5e1b9f36f6421b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R331b2abfdf5a483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R88acfaab484a4123" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb84132c7c9849d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R46afa73c6b3b4c9a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7720fb81572d450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rf5eeb8d24a5148ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a895554a38d4e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R54fdeded73324603" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe360288457d415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R2c5e2eb3a3bd4996" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c8f47be7b84447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R52c20ff6e8ed4f51" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf67d007dcc1c4cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R974b06a7bef648db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe11259814c149cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R84ec62fbde0948be" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e1ff173231e4b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R02ae833646be4592" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R137fa4f864a6437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R1819a21af181450f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc060a2ab2ba04ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R37ebf5c1341f4740" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R789b754048fb461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R651b410a51254022" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R76dd87063d264453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R53ec80f0964048f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11fdbdac06264ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R22c6b816cee94cc5" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4029,65 +4029,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第10章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 10 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4105,183 +4109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 10:9  |  Job 10:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你記念－製造我如摶泥一般， 你還要使我歸於塵土嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember, I beseech thee, that thou hast made me as the clay; and wilt thou bring me into dust again?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4297,183 +4263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 10:10  |  Job 10:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你不是倒出我來好像奶， 使我凝結如同奶餅嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hast thou not poured me out as milk, and curdled me like cheese?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4489,183 +4417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 10:11  |  Job 10:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你以皮和肉為衣給我穿上， 用骨與筋把我全體聯絡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast clothed me with skin and flesh, and hast fenced me with bones and sinews.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4681,183 +4571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 10:12  |  Job 10:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你將生命和慈愛賜給我； 你也眷顧保全我的心靈。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast granted me life and favour, and thy visitation hath preserved my spirit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4873,183 +4725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 10:13  |  Job 10:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，你[待我的]這些事早已藏在你心裏； 我知道你久有此意。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these things hast thou hid in thine heart: I know that this is with thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5065,183 +4879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 10:14  |  Job 10:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若犯罪，你就察看我， 並不赦免我的罪孽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I sin, then thou markest me, and thou wilt not acquit me from mine iniquity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5257,183 +5033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 10:15  |  Job 10:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若行惡，便有了禍； 我若為義，也不敢抬頭， 正是滿心羞愧， 眼見我的苦情。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I be wicked, woe unto me; and if I be righteous, yet will I not lift up my head. I am full of confusion; therefore see thou mine affliction;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5449,183 +5187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 10:16  |  Job 10:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若昂首自得，你就追捕我如獅子， 又在我身上顯出奇能。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For it increaseth. Thou huntest me as a fierce lion: and again thou shewest thyself marvellous upon me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5641,183 +5341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 10:17  |  Job 10:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你重立見證攻擊我， 向我加增惱怒， 如軍兵更換着攻擊我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou renewest thy witnesses against me, and increasest thine indignation upon me; changes and war are against me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5833,183 +5495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 10:18  |  Job 10:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你為何使我出母胎呢？ 不如我當時氣絕，無人得見我；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore then hast thou brought me forth out of the womb? Oh that I had given up the ghost, and no eye had seen me!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6025,183 +5649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 10:1  |  Job 10:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我厭煩我的性命， 必由着自己述說我的哀情； 因心裏苦惱，我要說話，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My soul is weary of my life; I will leave my complaint upon myself; I will speak in the bitterness of my soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6217,183 +5803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 10:19  |  Job 10:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，就如沒有我一般， 一出母胎就被送入墳墓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I should have been as though I had not been; I should have been carried from the womb to the grave.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6409,183 +5957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 10:20  |  Job 10:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的日子不是甚少嗎？ 求你停手寬容我， 叫我在往而不返之先－ 就是往黑暗和死蔭之地以先－ 可以稍得暢快。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Are not my days few? cease then, and let me alone, that I may take comfort a little,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6601,183 +6111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 10:21  |  Job 10:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）我的日子不是甚少嗎？ 求你停手寬容我， 叫我在往而不返之先－ 就是往黑暗和死蔭之地以先－ 可以稍得暢快。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Before I go whence I shall not return, even to the land of darkness and the shadow of death;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,183 +6265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 10:22  |  Job 10:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那地甚是幽暗，是死蔭混沌[之地]； 那裏的光好像幽暗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A land of darkness, as darkness itself; and of the shadow of death, without any order, and where the light is as darkness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6985,183 +6419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 10:2  |  Job 10:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>對神說：不要定我有罪， 要指示我，你為何與我爭辯？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will say unto God, Do not condemn me; shew me wherefore thou contendest with me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,183 +6573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 10:3  |  Job 10:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你手所造的， 你又欺壓，又藐視， 卻光照惡人的計謀。 這事你以為美嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Is it good unto thee that thou shouldest oppress, that thou shouldest despise the work of thine hands, and shine upon the counsel of the wicked?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7369,183 +6727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 10:4  |  Job 10:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的眼豈是肉眼？ 你查看豈像人查看嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hast thou eyes of flesh? or seest thou as man seeth?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7561,183 +6881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 10:5  |  Job 10:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的日子豈像人的日子， 你的年歲豈像人的年歲，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Are thy days as the days of man? are thy years as man’s days,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7753,183 +7035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 10:6  |  Job 10:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就追問我的罪孽， 尋察我的罪過嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That thou enquirest after mine iniquity, and searchest after my sin?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7945,183 +7189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 10:7  |  Job 10:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其實，你知道我沒有罪惡， 並沒有能救[我]脫離你手的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou knowest that I am not wicked; and there is none that can deliver out of thine hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8137,183 +7343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 10:8  |  Job 10:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的手創造我，造就我的四肢百體， 你還要毀滅我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thine hands have made me and fashioned me together round about; yet thou dost destroy me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>