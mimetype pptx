--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -55,121 +55,121 @@
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1efca667c5db4847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfdc0e3fffe8c410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf5e881931a944785" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R140205277ed64d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R36f0da7f7fef422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R42aba4bfa3e54175" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd430422bfedf4502"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2a277c3dd86d4354"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R39d2a2af75b54088"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfb7697b65b0d47f3"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf9d25138fdaf401c"/>
-[...27 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R203d2322efe34b50"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R26dcf52c39fc46e5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R33fd07720b6c4cec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R97d36779d8444233"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb50650d9f6c047c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R12350574930642f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R17989a37c0654e3e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7f16b2addc1f4174"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R76f2e06819fd48a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R9909bd682f31476c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R96f21e22664d4731"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R97d089aa58594c2b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rba053a0025294909"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R103e13f20505438b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rde30c9acea184095"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R80be063484bf47c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R34026e96dec14215"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R9502badc9bb2489d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R3e2b04f9d6b44e36"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rbb039d5679c04f4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R258db07b82c64f16"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R6ec62630fda24c99"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R572dc3e1c6c84561"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rb22d114ae58546db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R1ca32e1173f34dbe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Reeb21a35339a41aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R9875d30537c848ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R6aef51afa779402a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R7bffa30fea5b468c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R7a246b8bcf0a43a1"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R58aca3ec81344e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd430422bfedf4502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R39d2a2af75b54088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R282cb2e09330416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rad0df324e3d242d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf9d25138fdaf401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re654d9b193c54802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R946d5f3809f64ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R19cffe84c33d434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R61693d71aa524553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R02e15b7ad3e3428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2691c5b738af44e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf271f9e39dc64972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R07d128f8b2434b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1907d4ba05da49a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0bcc00e8c9744344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re20036e425ac47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R163aff7b040543fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re00f919a5e704dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re08fd378f040485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0d245be67af348ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9f4d2fafca63492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R71a3f1f561544dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc430b6d587134959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R588a76b9588b4a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3bdebb1a28d843fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R224f741e099e4589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R976f8162dcf34f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R79260b46741247c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R2c2cfbe6fa5847a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R0808ba781e384757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rfe84d38a46a14422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rb8566c5cb68a4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R203d2322efe34b50" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9abbb85235c747cc" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R581aad399c4c4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2a277c3dd86d4354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb7697b65b0d47f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7977608b751147bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R986013193120471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R26dcf52c39fc46e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R33fd07720b6c4cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R97d36779d8444233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb50650d9f6c047c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R12350574930642f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R17989a37c0654e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7f16b2addc1f4174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R76f2e06819fd48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9909bd682f31476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R96f21e22664d4731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R97d089aa58594c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rba053a0025294909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R103e13f20505438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rde30c9acea184095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R80be063484bf47c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R34026e96dec14215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9502badc9bb2489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3e2b04f9d6b44e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbb039d5679c04f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R258db07b82c64f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6ec62630fda24c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R572dc3e1c6c84561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb22d114ae58546db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1ca32e1173f34dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Reeb21a35339a41aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R9875d30537c848ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R6aef51afa779402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R7bffa30fea5b468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R7a246b8bcf0a43a1" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rac23f36317114303" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -373,135 +373,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbf31a6c035094390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf11a51c76fe4081" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf62dbe42a0914759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R40fd590e60c04c7b" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R953b544c4db24779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfbbc2d8a87254373" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rae953352286b4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R014fddbae7364d7a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc5129aeb18674f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R31f2e05b73f3475d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6fe8d0257a814868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc9902ffc1034326" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R16310153f02f4f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rac0c2ce5860249e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R357ae3a752aa4609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72d5660c1fe34b5b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4f001de6eb0848e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2394fd32efb4d57" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2be50770eb4d4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R38bf3c0f65a44dae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rda4b6cb9a60a4492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8a3ea1f09784956" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf908b237453e48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25a8cd1308b64871" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R35917f6a3d484ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbbdace5342b74a44" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R071a38ea4a7f452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8461e1b6aaf49f3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc22e81424faf4999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e2c9b22048e4686" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc0039ec178c24183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13280b9ecbc84b97" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf4677e7c1d5048fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44481121451c49a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb40682dea3974a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd2a21a98c7342bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1e94b59a8aa14d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re10dbea7088044cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rbcfb3f8b1dc94905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce11d3a3e5d64e52" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rffd719d222b84b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra656b86f8c784b95" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rd80aead560da4af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53b3d679d64746d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R8213da3d9f084e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc530e1094d3d4653" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R5f7480edac66493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R196be9cac41b414c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9298798825f04d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf2fa6e74ffa4471" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb35c52f21aa74927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a6355d8a4f94a00" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc6a7276ddcd34b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb603cd6dcb384c69" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb7846f9220fe4927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R895b3073707e4083" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R77bce23a0361478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45fa23c1b0f84bce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R51cbe8d210254461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76957b42f10847ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0c2a0a29cdc2414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a9888a364a64621" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3215,100 +3215,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd4a95b0a35344a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R253ba44a0f984e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R814ef78a17a44865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7d97ecfb9f1f45e9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4f0e1ec854da4c32" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc38c1bf1e625459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0d233c1ba25f4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra3666b1b15b44520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R265980500e5f4dd5" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0af8de82eaa84142" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R253ba44a0f984e7d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0d233c1ba25f4b73"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R814ef78a17a44865"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra3666b1b15b44520"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4334,116 +4334,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7d97ecfb9f1f45e9"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R265980500e5f4dd5"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc9ca548410d54c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4bb647caaec04f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc88d5aa23dca45c1" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf356ae659091418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rebff284c928d47f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7de489d321549c5" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4bb647caaec04f88"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc88d5aa23dca45c1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rebff284c928d47f6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd7de489d321549c5"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4507,135 +4507,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17cd9ad34016426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2b3d86b00f22412f" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a51ddc7a7064422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R89b06c302e0748f3" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28478d97db1144b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6e2b95bbdc694191" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7e59e52e7f34480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R47e0874e4a2741e0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c70071e058148c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R758776f9c7364aef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R464597aba0354ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rebbaaf626a714358" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4c5b8bf49b740f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R43f2d52c448442fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R91c3ec1dc0864451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R9f7ba0f307154e5d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R12c74258231b4bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R6c2099948d914e00" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd9fa18014c36418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R6e0ef9ba5de245ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4250c2e0e564a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Re8885bccf03e487d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R161765abcac14fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R75da0fe907d543da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5952e4525f6a4f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rd08939825b5542b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa8ae850ded44660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R2d0c36a0a4104aad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd90af65575074c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R72dba0a3ab784ea1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc61c071cf892420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R20cc973a7e1444ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d45b44b1f234a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Recd988b70c694b41" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86e4d39d9f6c46c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Re1ebb7263acc4444" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04bfead054d44bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Re0eecf4030d24dce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb941dcfcdccf4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rfffa3113b83d4518" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re71a756e701846ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R9228f6a4fdd74e68" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ad929b95bdb40a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R5a199defc4ee4e2f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re842fb096c394654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rae0ace6f653c4c6c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e5d5f928f5d4460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R3c293eb253714e7e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R684ddfecedcb4a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R50ef60b165be4550" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1933ff4feaf74fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R93d4ed385c03415d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ae425989ec240c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rd48a7ae6aaa84dd6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2049472c92344e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R42397b6aa40446de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c3bc1b27cd647c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R9463753f7dcd43a5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd164f1ec5d94fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Re1857bc4bb2745b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R12885f4109ce4632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R03f4ab69e02a4858" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4653,65 +4653,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第13章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 13 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4729,183 +4733,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:9  |  Job 13:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他查出你們來，這豈是好嗎？ 人欺哄人，你們也要照樣欺哄他嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Is it good that he should search you out? or as one man mocketh another, do ye so mock him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4921,183 +4887,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:10  |  Job 13:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們若暗中徇情， 他必要責備你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He will surely reprove you, if ye do secretly accept persons.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5113,183 +5041,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:11  |  Job 13:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的尊榮豈不叫你們懼怕嗎？ 他的驚嚇豈不臨到你們嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shall not his excellency make you afraid? and his dread fall upon you?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5305,183 +5195,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:12  |  Job 13:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們以為可記念的箴言是爐灰的箴言； 你們以為可靠的堅壘是淤泥的堅壘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Your remembrances are like unto ashes, your bodies to bodies of clay.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5497,183 +5349,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:13  |  Job 13:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們不要作聲，任憑我吧！ 讓我說話，無論如何我都承當。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hold your peace, let me alone, that I may speak, and let come on me what will.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5689,183 +5503,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:14  |  Job 13:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我何必把我的肉掛在牙上， 將我的命放在手中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore do I take my flesh in my teeth, and put my life in mine hand?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5881,183 +5657,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:15  |  Job 13:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必殺我；我雖無指望， 然而我在他面前還要辯明我所行的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though he slay me, yet will I trust in him: but I will maintain mine own ways before him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6073,183 +5811,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:16  |  Job 13:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這要成為我的拯救， 因為不虔誠的人不得到他面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He also shall be my salvation: for an hypocrite shall not come before him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6265,183 +5965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:17  |  Job 13:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要細聽我的言語， 使我所辯論的入你們的耳中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear diligently my speech, and my declaration with your ears.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6457,183 +6119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:18  |  Job 13:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我已陳明我的案， 知道自己有義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold now, I have ordered my cause; I know that I shall be justified.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6649,183 +6273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:1  |  Job 13:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這一切，我眼都見過； 我耳都聽過，而且明白。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lo, mine eye hath seen all this, mine ear hath heard and understood it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6841,183 +6427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:19  |  Job 13:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有誰與我爭論， 我就情願緘默不言，氣絕而亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who is he that will plead with me? for now, if I hold my tongue, I shall give up the ghost.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7033,183 +6581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:20  |  Job 13:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟有兩件不要向我施行， 我就不躲開你的面：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Only do not two things unto me: then will I not hide myself from thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7225,183 +6735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:21  |  Job 13:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是把你的手縮回，遠離我身； 又不使你的驚惶威嚇我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Withdraw thine hand far from me: and let not thy dread make me afraid.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7417,183 +6889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:22  |  Job 13:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，你呼叫，我就回答； 或是讓我說話，你回答我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then call thou, and I will answer: or let me speak, and answer thou me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7609,183 +7043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:23  |  Job 13:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的罪孽和罪過有多少呢？ 求你叫我知道我的過犯與罪愆。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How many are mine iniquities and sins? make me to know my transgression and my sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7801,183 +7197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:24  |  Job 13:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你為何掩面、 拿我當仇敵呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore hidest thou thy face, and holdest me for thine enemy?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7993,183 +7351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:25  |  Job 13:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要驚動被風吹的葉子嗎？ 要追趕枯乾的碎稭嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wilt thou break a leaf driven to and fro? and wilt thou pursue the dry stubble?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8185,183 +7505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:26  |  Job 13:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你按罪狀刑罰我， 又使我擔當幼年的罪孽；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou writest bitter things against me, and makest me to possess the iniquities of my youth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8377,183 +7659,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:27  |  Job 13:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>也把我的腳上了木狗， 並窺察我一切的道路， 為我的腳掌劃定界限。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou puttest my feet also in the stocks, and lookest narrowly unto all my paths; thou settest a print upon the heels of my feet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8569,183 +7813,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:28  |  Job 13:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我已經像滅絕的爛物， 像蟲蛀的衣裳。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he, as a rotten thing, consumeth, as a garment that is moth eaten.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8761,183 +7967,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:2  |  Job 13:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們所知道的，我也知道， 並非不及你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What ye know, the same do I know also: I am not inferior unto you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8953,183 +8121,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:3  |  Job 13:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我真要對全能者說話； 我願與神理論。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely I would speak to the Almighty, and I desire to reason with God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9145,183 +8275,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:4  |  Job 13:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們是編造謊言的， 都是無用的醫生。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But ye are forgers of lies, ye are all physicians of no value.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9337,183 +8429,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:5  |  Job 13:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟願你們全然不作聲； 這就算為你們的智慧！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O that ye would altogether hold your peace! and it should be your wisdom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9529,183 +8583,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:6  |  Job 13:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>請你們聽我的辯論， 留心聽我口中的分訴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear now my reasoning, and hearken to the pleadings of my lips.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9721,183 +8737,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:7  |  Job 13:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要為神說不義的話嗎？ 為他說詭詐的言語嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Will ye speak wickedly for God? and talk deceitfully for him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9913,183 +8891,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 13:8  |  Job 13:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要為神徇情嗎？ 要為他爭論嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Will ye accept his person? will ye contend for God?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>