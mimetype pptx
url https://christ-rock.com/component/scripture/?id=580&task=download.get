--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -67,127 +67,127 @@
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5166f1338c7c4ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R647d02c083c84e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R65812761be5445f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R275f41de5fab44fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R405d8b1f7c1849fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc666fa28db714e24" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R02fc1aecc56d44a0"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R331fc4405f304f77"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R44ec3a45837848d4"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5964236df6154b67"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R887910b792de4139"/>
-[...33 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="Rdb59984667ce4035"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R98f73ade136a4bf1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rcaf7331470ce445f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R375f94a232d24550"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R5498c6bc41aa4f01"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ra0274096b331474a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra8d78c2f45e94bf2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd53871f36f2f428d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R7acca0a4c3f544f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R94a7cf436f944d4a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R113619765bcb47b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R34d9e5ea387a4f2b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R5c59cb8a55b9438c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Re3e5952281674049"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R3123ac78a1114f62"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R7f93f2fa5b794e50"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R7a1068ca262e4cbb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R49b948a040354886"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R6e4662956d404477"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R90e77325876e4767"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R9f5d3081b0664fc4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Re8f8622e471747f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R753af695bee24ae4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R3c55c2cbb646434d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rcd211af6b2f447e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R0d1c10d361b24f27"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rc1dff0faa10b487b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R9f5504be0cd74caa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R175a3a573cef43a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R9c765e3e60d94f52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rf9daa39774964dc1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R26aed6ade7864f2b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rd46ac7862f1e44ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R2d332b0f9abb48e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R9630e051be644604"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R0d72871f36f7453f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R30382136855341aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R02fc1aecc56d44a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44ec3a45837848d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7528f3dcdff844bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0d8fdc2081a848d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R887910b792de4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R836c19d064bb45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Reeadf009b1a94165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdb2a448cc97c457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc00d262cea204c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9b5ceaf040be4161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5de90e9243f041df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbf1157e695444543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R958037e82ec6489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R00709d02de484de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5db3991b27df407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R858c70eb3cce4996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf71ed1d207504314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R788647b5c2df4c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R24985c69ef4940de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0104ded94a09481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R02381184a0044783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R91081f865b32451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Raa0c7c27f0ac4b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5be5f2d1bd4549f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rad4e8ea038c74e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R274b678c2b86498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rbe8a172c02f24a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R8dec255995fa4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R0d3763e0ff734351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R489fb4a7661148ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R92d4187453d141d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R23334c4a8cd74bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R9c4ad62080564a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R6f88102661694aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Ra8fcf881b3c042fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Ra864c53b128a4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rf53f1180dd3941a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R01e66ee88f8b4583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rdb59984667ce4035" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2f5f5f9c00cd4129" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R778feef57e9d4053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R331fc4405f304f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5964236df6154b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8f289e26fb7a470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R22111b01be384700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R98f73ade136a4bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcaf7331470ce445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R375f94a232d24550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5498c6bc41aa4f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra0274096b331474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra8d78c2f45e94bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd53871f36f2f428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7acca0a4c3f544f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R94a7cf436f944d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R113619765bcb47b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R34d9e5ea387a4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5c59cb8a55b9438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re3e5952281674049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3123ac78a1114f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7f93f2fa5b794e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7a1068ca262e4cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R49b948a040354886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6e4662956d404477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R90e77325876e4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R9f5d3081b0664fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re8f8622e471747f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R753af695bee24ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R3c55c2cbb646434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rcd211af6b2f447e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R0d1c10d361b24f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rc1dff0faa10b487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R9f5504be0cd74caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R175a3a573cef43a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R9c765e3e60d94f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rf9daa39774964dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R26aed6ade7864f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rd46ac7862f1e44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R2d332b0f9abb48e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R9630e051be644604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R0d72871f36f7453f" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd31c4f6e64ce4894" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -391,153 +391,153 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3276abb9e3c84da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f9e7679e20b4512" /></Relationships>
-[...101 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb74e004b806b4387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R03c4f08a542f4b30" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R793a1e152678492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd2e07c5b610478d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R50a5f2836b74435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R662b3863a3b348d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R08c4ecd02504413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd5a73f3ace794525" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6127e923809746be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc22f83efca8406b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R40d5e7e9c9674318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04311f2146ca4a2b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R26c2dcce145d4186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R001c3f633c664891" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rcd6e10fee23d4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a23fc5eb5c14ede" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf8699e7d0949441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd0e6e87ca2ed442a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R284032e8e7294daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R553b6ae244f846bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd7fcb8e6e0eb4757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8fe29ef4fb714973" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb9ee7de98f694d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R452070a773e848d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R312ced4b0169481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b6c4aa97508441a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd432867fce0f4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf26e0a43c4004157" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3106b5f84f0740cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R121f7f01a76b4a1a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R38fb3a2fce1047e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe31d9790a05414b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb77bc06f3d4d46c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R66531d29490d41a0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Re27a477ad7b44510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R79cafe119da74cd4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R13eb4f6ef3254d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e96d9c725f842e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rc3a8366186c34009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec3d816a990e46c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R5e366f5cbff840a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdaf7a4d7a66042b0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R500bafdf332f44a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36471c753a184382" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Reb0cdfa1ba154547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0dfa04a681174e74" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Reeb3ea26a8d94ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93d012bd090d4eb5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R3c1e8b9c50cb4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57b23cb5a0e24e33" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rbe974fbef4924e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f54407a6a2348c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R43072bcf9cc64b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R132af81c8adf4808" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R6e91608dfece4fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd25adbde78624333" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rcc9e6697252d4a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc79f0aab548b4c78" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R30aa6626ae074b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc185ceea75b3448d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R818d43fc86ab43b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra23ebdd5c8224412" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb1fb478dc575471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R742fbffb78e04a4e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd7a1bba1d1b14f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c6e8287f6624e98" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8a88c61e0a4d4e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7b3078e75564d81" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Raa5fa6ac6f4d4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R12429199ec194406" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbdf2c1a041384eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5bd3031795c4479d" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3821,100 +3821,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf69096e89bcb4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R94ee1e7e9f104961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rfd256825f7594ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc90e986c7f984327" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcb55ce243d984398" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0f66845c88644e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R177cb07253ef45dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2b965728a3ac4ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R461d8237ca1f40f0" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfdc5a0bd05c04576" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R94ee1e7e9f104961"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R177cb07253ef45dc"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfd256825f7594ef2"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2b965728a3ac4ccb"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4940,116 +4940,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc90e986c7f984327"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R461d8237ca1f40f0"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rddd9df745ee74ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3111ef3af69d49b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f8205804f824796" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R20d786dee17c4214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0525e4fe1a4e4ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raadd55c60db74a20" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3111ef3af69d49b2"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9f8205804f824796"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0525e4fe1a4e4ffa"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Raadd55c60db74a20"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5113,153 +5113,153 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd026dad7ff404498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R885755305ee747f7" /></Relationships>
-[...101 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc3fc450a43d422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re8b18866bf234a88" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb24354294890487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbc8c1430731c43c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc208dcffc2844486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R2d9f0fa8bb7046e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce32d4591acb4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R10596305970b430c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb34e8ae8ada4150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R7f01169ed3f04670" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R223f85102dbc4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R7b9bac3aea124528" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ed57b066fd14348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rc5e26dfa0b7a455e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4355b1e7a2e4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R9df883e556bb4b2b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb56bf1fdf1dd4280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R78e3b9b432734873" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raeccf66858134da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Ra680ed02d8ed4196" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a63d034a9414003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R2e19bb1a0f00422f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88a9bbb5b9924f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rd8d9f2abab69495d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd581b55005cf48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R82d443058c0345c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra1d28d64ebc542ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R31b9b86ad46e4bca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86f4524478d34294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rd61042fd81ac4be2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2d2e1890e024714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R8cd78538fe424875" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf140b3a3c1fa41a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R14ef00cfce934ed3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc3ec3e48fc64d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R7095c1cfa3044822" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R838b77a91bfd484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R2771eb70c0f74f71" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra9627426076d4302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R2fa3734e2dac4536" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf81c2fd42715411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R0567bcdc375a430d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R967d2ae546ef4a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R3ec1fc16d519476e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R444d39d12c504361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R117d3af8f9744afa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad1ffe2b9ab042b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R25f03dc10eb94e45" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d65e80259e24c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rf5edd8fd44434f67" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7ab098b274347e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rd14bbc585b0a4959" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0b0e54e67b142de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R1229211538fb49e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R895c0f45cc064af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R36bac1f351b24342" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d075246f80047ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R2ad8da8b41544cf9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc035853423ae4649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R305a59a3d2234032" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5f3da31edaa487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R9b850522cfd5416b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb72084c6e3ad44f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Re57eb9a49a594266" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc7265d97a43544d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R6c3e45d0cac04809" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42cce98763dc4d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R568493085d494167" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re15992303a2243dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rf020b27f4bf04553" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8750cff3d01d49b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8df0391c587741fe" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5277,65 +5277,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第41章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 41 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5353,183 +5357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:9  |  Job 41:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人指望捉拿牠是徒然的； 一見牠，豈不喪膽嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, the hope of him is in vain: shall not one be cast down even at the sight of him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5545,183 +5511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:10  |  Job 41:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>沒有那麼兇猛的人敢惹牠。 這樣，誰能在我面前站立得住呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>None is so fierce that dare stir him up: who then is able to stand before me?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5737,183 +5665,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:11  |  Job 41:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰先給我甚麼，使我償還呢？ 天下[萬物]都是我的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who hath prevented me, that I should repay him? whatsoever is under the whole heaven is mine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5929,183 +5819,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:12  |  Job 41:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論到鱷魚的肢體和其大力，並美好的骨骼， 我不能緘默不言。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will not conceal his parts, nor his power, nor his comely proportion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6121,183 +5973,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:13  |  Job 41:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰能剝牠的外衣？ 誰能進牠上下牙骨之間呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who can discover the face of his garment? or who can come to him with his double bridle?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6313,183 +6127,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:14  |  Job 41:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰能開牠的腮頰？ 牠牙齒四圍是可畏的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who can open the doors of his face? his teeth are terrible round about.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6505,183 +6281,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:15  |  Job 41:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠以堅固的鱗甲為可誇， 緊緊合閉，封得嚴密。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His scales are his pride, shut up together as with a close seal.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6697,183 +6435,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:16  |  Job 41:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這鱗甲一一相連， 甚至氣不得透入其間，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>One is so near to another, that no air can come between them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6889,183 +6589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:17  |  Job 41:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>都是互相聯絡、膠結， 不能分離。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They are joined one to another, they stick together, that they cannot be sundered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7081,183 +6743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:18  |  Job 41:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠打噴嚏就發出光來； 牠眼睛好像早晨的光線。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By his neesings a light doth shine, and his eyes are like the eyelids of the morning.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7273,183 +6897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:1  |  Job 41:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你能用魚鉤釣上鱷魚嗎？ 能用繩子壓下牠的舌頭嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Canst thou draw out leviathan with an hook? or his tongue with a cord which thou lettest down?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7465,183 +7051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:19  |  Job 41:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從牠口中發出燒着的火把， 與飛迸的火星；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Out of his mouth go burning lamps, and sparks of fire leap out.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7657,183 +7205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:20  |  Job 41:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從牠鼻孔冒出煙來， 如燒開的鍋和[點着]的蘆葦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Out of his nostrils goeth smoke, as out of a seething pot or caldron.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7849,183 +7359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:21  |  Job 41:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠的氣點着煤炭， 有火焰從牠口中發出。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His breath kindleth coals, and a flame goeth out of his mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8041,183 +7513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:22  |  Job 41:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠頸項中存着勁力； 在牠面前的都恐嚇蹦跳。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In his neck remaineth strength, and sorrow is turned into joy before him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8233,183 +7667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:23  |  Job 41:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠的肉塊互相聯絡， 緊貼其身，不能搖動。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The flakes of his flesh are joined together: they are firm in themselves; they cannot be moved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8425,183 +7821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:24  |  Job 41:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠的心結實如石頭， 如下磨石那樣結實。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His heart is as firm as a stone; yea, as hard as a piece of the nether millstone.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8617,183 +7975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:25  |  Job 41:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠一起來，勇士都驚恐， 心裏慌亂，便都昏迷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When he raiseth up himself, the mighty are afraid: by reason of breakings they purify themselves.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8809,183 +8129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:26  |  Job 41:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人若用刀，用槍，用標槍， 用尖槍扎牠，都是無用。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sword of him that layeth at him cannot hold: the spear, the dart, nor the habergeon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9001,183 +8283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:27  |  Job 41:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠以鐵為乾草， 以銅為爛木。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He esteemeth iron as straw, and brass as rotten wood.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9193,183 +8437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:28  |  Job 41:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箭不能[恐嚇牠]使牠逃避； 彈石在牠看為碎稭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The arrow cannot make him flee: slingstones are turned with him into stubble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9385,183 +8591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:2  |  Job 41:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你能用繩索穿牠的鼻子嗎？ 能用鉤穿牠的腮骨嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Canst thou put an hook into his nose? or bore his jaw through with a thorn?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9577,183 +8745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:29  |  Job 41:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>棍棒算為禾稭； 牠嗤笑短槍颼的響聲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Darts are counted as stubble: he laugheth at the shaking of a spear.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9769,183 +8899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:30  |  Job 41:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠肚腹下[如]尖瓦片； 牠如釘耙經過淤泥。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sharp stones are under him: he spreadeth sharp pointed things upon the mire.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9961,183 +9053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:31  |  Job 41:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠使深淵開滾如鍋， 使洋海如鍋中的膏油。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He maketh the deep to boil like a pot: he maketh the sea like a pot of ointment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10153,183 +9207,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:32  |  Job 41:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠行的路隨後發光， 令人想深淵如同白髮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He maketh a path to shine after him; one would think the deep to be hoary.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10345,183 +9361,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:33  |  Job 41:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在地上沒有像牠造的那樣， 無所懼怕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Upon earth there is not his like, who is made without fear.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10537,183 +9515,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:34  |  Job 41:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡高大的，牠無不藐視； 牠在驕傲的水族上作王。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He beholdeth all high things: he is a king over all the children of pride.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10729,183 +9669,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:3  |  Job 41:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠豈向你連連懇求， 說柔和的話嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Will he make many supplications unto thee? will he speak soft words unto thee?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10921,183 +9823,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:4  |  Job 41:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>豈肯與你立約， 使你拿牠永遠作奴僕嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Will he make a covenant with thee? wilt thou take him for a servant for ever?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11113,183 +9977,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:5  |  Job 41:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你豈可拿牠當雀鳥玩耍嗎？ 豈可為你的幼女將牠拴住嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wilt thou play with him as with a bird? or wilt thou bind him for thy maidens?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11305,183 +10131,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:6  |  Job 41:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>搭夥的[漁夫]豈可拿牠當貨物嗎？ 能把牠分給商人嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shall the companions make a banquet of him? shall they part him among the merchants?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11497,183 +10285,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:7  |  Job 41:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你能用倒鉤槍扎滿牠的皮， 能用魚叉叉滿牠的頭嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Canst thou fill his skin with barbed irons? or his head with fish spears?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11689,183 +10439,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 41:8  |  Job 41:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你按手在牠身上，想與牠爭戰， 就不再這樣行吧！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lay thine hand upon him, remember the battle, do no more.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>