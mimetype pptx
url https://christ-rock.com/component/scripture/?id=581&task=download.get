--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -69,128 +69,128 @@
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R00e226302d0643e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4409ed7170394d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8e6b7506bb2f4c1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9f25025b9e9d432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re99493b389f84fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8992258bce164075" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc3bfdb9f51974594"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbaa4a666625146a7"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R65281571b1794538"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb45e6fd887004f92"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5ce90528cd774636"/>
-[...34 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="Rae5c9f7e2fde4c3d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R65903c91b5ea4e44"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R3f20626b118a4936"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rb954598f94f84f24"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R28577d2bae28475e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8c342dbf63774fa9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R3ec476746dd9441e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R156a2446066a4e4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R638c13cde1664f96"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R62cbde87a8fe4023"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R443677e7a5f74eb6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Re098fd78067b42ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R31c359fedf8d47ea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R322442bf3d464ca5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Re0df3eedeca64746"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rf601bd31c8144ffd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rdd183cd94def48f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R7d38b3c4e6b24bed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R96eb1f79b0d742fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R2bd3cd65d9af4202"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R6796eba06f514a01"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R489e837f664545c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R8f5c1a6223004857"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R1309e91a84fe43fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R2a1ba6edafe34dce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rb130d3ec166846ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Ra5c78511a9d7464f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R60000805f9d243cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rfa4d2be387904f5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Ra0386e93609643fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R853e9db5f124452f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R62c4a29ed3db4006"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rcaeeb1ee67614e89"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R92ad300558fc4c87"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rcd73f09bfe3041f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R9ea54f531ac54d0b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R38e0f506e92145a7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5b7c9330ab1a4fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc3bfdb9f51974594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65281571b1794538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5d97289b6e774f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc42f18338df449b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5ce90528cd774636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R49c29c03962c49e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd325132e86e24dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re193240fa94842a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6249fae4867540c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R26a2ed44c96443d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2b66a4147f8a4625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re1abc81987f54775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc6844f8bf70345ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R505e649ec99e4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfc8011467e164cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R492e4b12a9944b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4f73e2d5eb284296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R03e6388c6e54466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0fe2129f43734e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rbd2f0280fc1a4d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R77d99c4dc2604989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re35f349576084f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4f2115c4566e4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R37eb620f68a94267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3b32249366404bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R946927ee15e74e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R89fa73993bc64b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R248fba10fe9e4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R2016b08404b94094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R7b9e38505b7849ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R2e4025aee5fe4b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rb7296fb2441d413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R194ba298fd474ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rbafb97c88caa48f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R70e81a10b1394dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rb558173a78844bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R5b92fcaf7d7a4c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R6ae1af9c66ba45a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R8b0de2fb328f4864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rae5c9f7e2fde4c3d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc786bb91c2dd482b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc15e463008c244d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbaa4a666625146a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb45e6fd887004f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3a6f7c0bfce2490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R38905636718f4a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R65903c91b5ea4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3f20626b118a4936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb954598f94f84f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R28577d2bae28475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8c342dbf63774fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3ec476746dd9441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R156a2446066a4e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R638c13cde1664f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R62cbde87a8fe4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R443677e7a5f74eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re098fd78067b42ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R31c359fedf8d47ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R322442bf3d464ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re0df3eedeca64746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf601bd31c8144ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rdd183cd94def48f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7d38b3c4e6b24bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R96eb1f79b0d742fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R2bd3cd65d9af4202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R6796eba06f514a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R489e837f664545c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8f5c1a6223004857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R1309e91a84fe43fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R2a1ba6edafe34dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb130d3ec166846ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra5c78511a9d7464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R60000805f9d243cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rfa4d2be387904f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Ra0386e93609643fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R853e9db5f124452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R62c4a29ed3db4006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rcaeeb1ee67614e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R92ad300558fc4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rcd73f09bfe3041f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R9ea54f531ac54d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R38e0f506e92145a7" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R207ff397c70247f0" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -394,156 +394,156 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4b45cb628d3c4884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R787c5bb5455b4515" /></Relationships>
-[...104 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R50e41eaba40c4a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra869275bc0974153" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R51a7a5e965be4ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R379a808579774596" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra891959ce8ae4f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a50f81d85154f8c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re3ce5aeff6e6437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c1f62bd05f34af6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc85a5e92472f407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e00520773d44405" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5450e43d646a474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56ed78ec2fcd40c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9f7fb2b370b54213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb3119d7479d445d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R79675e3db60745f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9702ffe9b0af43f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R06a8e0530f1a4d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9eb5b1e88c63403a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R73f5ee0ed181418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbdd306fef4c04758" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R45edd0c925b24e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8cf3162a0de4814" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rdd092e32f361431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0119268fe234426" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb602b1bea1ff4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e2d63e331004b91" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc92b9a909efc4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f669f18ebca4adb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R43f607838c7b411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb57bbbb46ee445f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R181f7f677bc04095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4fe4f0a2763a4e2d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R843d38edd06c40fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca6fd79eeed64768" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra9f1b29b7ff143ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8edf6707fa694192" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb9331fa99b224f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e6aace837484703" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R642d4dbbbe754f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf567d93dcb084795" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R651a86d9cc1e47c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd8f3488ed704929" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Re7d8a7d5a8d743e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R348cc49f7dde4c24" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R11b75fd68a35490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6142117933f14fcd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8fed79a851fa479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25e857c9b7ec4a81" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R1c881c0798124b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9cf31421bb340d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R264539ea21fd4c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f0dcf62606f4485" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Reca3cb886cf04442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd978675180dd4e96" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R56cd823a877b4c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcea68a79da144a02" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R37cbe18fab9048a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R687c303e505b452a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R751711185acc407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e6267b350bf40bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rf7dc71864f784441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f15331dafce4ce9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R021a56c99b484dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re089974130014aff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2f1b252e8bae4125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a43d1dbd0d6423a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2d6f533b89784a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd8c53da8f4743a7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbc98563f1d814108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb340352d594a4cde" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R530500c89ebc4aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdaa812f286bf4a6f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc6828be9511d42fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd66da568f025416c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3922,100 +3922,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R366524a0a7234e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rad8441d2d6a64f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R108f7edcc88b45b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4e44421c327445d0" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra69254fb3a9945fb" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re883c200e3bd45dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5448a4e411444779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rbc9b590389f54584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re1d44721422e4480" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf1f0b5951a21409f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rad8441d2d6a64f8b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5448a4e411444779"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R108f7edcc88b45b8"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbc9b590389f54584"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5041,116 +5041,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4e44421c327445d0"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re1d44721422e4480"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rfd09150963184768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R29e30c41aaed4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64e6462525b2478a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R02c8de3886f242ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re66c4b01316245a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd8d80b53fa84467" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R29e30c41aaed4e9e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R64e6462525b2478a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re66c4b01316245a0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rdd8d80b53fa84467"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5214,156 +5214,156 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e9a363f304a46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf0840d5a289b4093" /></Relationships>
-[...104 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb627cb12beb342b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R94438fb20f034d3e" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc2eb9e039a44f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R073260fc34fd478d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R05b88381a4f2408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R55edeea2df0f4dd2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17a743649e654a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rd8aa152700784d9c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf5d386903444bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R0c4c9549b40047a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reedfa8ee7e694956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R7a83e84eb5a14785" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc71e167dbcd84c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R16e53db5a31e402d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a546b772f604976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R8a136893b3fc4686" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc81263141b234b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R5ec4512467b547c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2e486622da94dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R67b7884dff4a4411" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R231a8fc71f914083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rd28e8f83b41440ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7db01f694ac47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R867c46d6dfe84885" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9cdcfc5757fa4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R0eefb20cda684644" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e1cd8c9221b4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R6da7164e38804860" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R247cbad7cded486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R2a236a56a2474c55" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf0bd57b660c4f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Re5160e77fd7e4862" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2fd763e74724487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R5715146a49a245c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc9df8efcc7a4d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R91c1bf15169d409f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30140a56f1734877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R5c7e54a4b4b34eec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b3567b2fa9b4957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R506339f6698b409f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf896be5a484e40b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R43aa01dafcc84b0d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra32d760b882f4fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Raec7a61f32114ec1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0bba82f1d5b408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R6170fcf7f33947e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde1cf991ef504714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R187d67575316442a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R149fab788be942c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R4d50a2745f094987" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf774dcaef6d0451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Racdd0dd177634f2c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6346c2f35571436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R58cf86edb5a94632" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fb9947cbf204746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R5854058b624b4a12" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3695efa818f640c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R534df22d458249a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83cc514fb6dd4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="Rb42bbe2d13d2423a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R80ceb6386b714df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="Rb585a067f34c4707" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcca3cc938b1247a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R143e1855356446e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R79905f39e1a948b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R80e498c722e3446c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfca446a416fc48d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rda03f1a14a504dda" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref4b550d5a084a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R620a41bc5ba440b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R730b1854714d4b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd641ba06dd4c409d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe3cfee453e14866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R635672efc625419a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5381,65 +5381,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第15章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 15 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5457,183 +5461,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:9  |  Job 15:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你知道甚麼是我們不知道的呢？ 你明白甚麼是我們不明白的呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What knowest thou, that we know not? what understandest thou, which is not in us?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5649,183 +5615,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:10  |  Job 15:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們這裏有白髮的和年紀老邁的， 比你父親還老。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>With us are both the grayheaded and very aged men, much elder than thy father.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5841,183 +5769,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:11  |  Job 15:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神用溫和的話安慰你， 你以為太小嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Are the consolations of God small with thee? is there any secret thing with thee?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6033,183 +5923,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:12  |  Job 15:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的心為何將你逼去？ 你的眼為何冒出火星，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Why doth thine heart carry thee away? and what do thy eyes wink at,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6225,183 +6077,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:13  |  Job 15:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使你的靈反對神， 也任你的口發這言語？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That thou turnest thy spirit against God, and lettest such words go out of thy mouth?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6417,183 +6231,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:14  |  Job 15:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人是甚麼，竟算為潔淨呢？ 婦人所生的是甚麼，竟算為義呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What is man, that he should be clean? and he which is born of a woman, that he should be righteous?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6609,183 +6385,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:15  |  Job 15:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神不信靠他的眾聖者； 在他眼前，天也不潔淨，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, he putteth no trust in his saints; yea, the heavens are not clean in his sight.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6801,183 +6539,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:16  |  Job 15:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何況那污穢可憎、 喝罪孽如水的世人呢！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How much more abominable and filthy is man, which drinketh iniquity like water?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6993,183 +6693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:17  |  Job 15:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我指示你，你要聽； 我要述說所看見的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will shew thee, hear me; and that which I have seen I will declare;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7185,183 +6847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:18  |  Job 15:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是智慧人從列祖所受， 傳說而不隱瞞的。 （</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which wise men have told from their fathers, and have not hid it:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7377,183 +7001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:1  |  Job 15:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提幔人以利法回答說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then answered Eliphaz the Temanite, and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7569,183 +7155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:19  |  Job 15:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這地惟獨賜給他們， 並沒有外人從他們中間經過。）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Unto whom alone the earth was given, and no stranger passed among them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7761,183 +7309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:20  |  Job 15:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人一生之日劬勞痛苦； 強暴人一生的年數也是如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wicked man travaileth with pain all his days, and the number of years is hidden to the oppressor.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7953,183 +7463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:21  |  Job 15:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>驚嚇的聲音常在他耳中； 在平安時，搶奪的必臨到他那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A dreadful sound is in his ears: in prosperity the destroyer shall come upon him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8145,183 +7617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:22  |  Job 15:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他不信自己能從黑暗中轉回； 他被刀劍等候。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He believeth not that he shall return out of darkness, and he is waited for of the sword.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8337,183 +7771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:23  |  Job 15:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他漂流在外求食，[說]：哪裏有食物呢？ 他知道黑暗的日子在他手邊預備好了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He wandereth abroad for bread, saying, Where is it? he knoweth that the day of darkness is ready at his hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8529,183 +7925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:24  |  Job 15:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>急難困苦叫他害怕， 而且勝了他，好像君王預備上陣一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Trouble and anguish shall make him afraid; they shall prevail against him, as a king ready to the battle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8721,183 +8079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:25  |  Job 15:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他伸手攻擊神， 以驕傲攻擊全能者，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he stretcheth out his hand against God, and strengtheneth himself against the Almighty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8913,183 +8233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:26  |  Job 15:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>挺[着]頸項， 用盾牌的厚凸面向全能者直闖；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He runneth upon him, even on his neck, upon the thick bosses of his bucklers:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9105,183 +8387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:27  |  Job 15:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>是因他的臉蒙上脂油， 腰積成肥肉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because he covereth his face with his fatness, and maketh collops of fat on his flanks.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9297,183 +8541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:28  |  Job 15:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他曾住在荒涼城邑， 無人居住、將成亂堆的房屋。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he dwelleth in desolate cities, and in houses which no man inhabiteth, which are ready to become heaps.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9489,183 +8695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:2  |  Job 15:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧人豈可用虛空的知識回答， 用東風充滿肚腹呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Should a wise man utter vain knowledge, and fill his belly with the east wind?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9681,183 +8849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:29  |  Job 15:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他不得富足，財物不得常存， 產業在地上也不加增。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall not be rich, neither shall his substance continue, neither shall he prolong the perfection thereof upon the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9873,183 +9003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:30  |  Job 15:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他不得出離黑暗。 火焰要將他的枝子燒乾； 因神口中的氣，他要滅亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall not depart out of darkness; the flame shall dry up his branches, and by the breath of his mouth shall he go away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10065,183 +9157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:31  |  Job 15:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他不用倚靠虛假欺哄自己， 因虛假必成為他的報應。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let not him that is deceived trust in vanity: for vanity shall be his recompence.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10257,183 +9311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:32  |  Job 15:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的日期未到之先，這事必成就； 他的枝子不得青綠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It shall be accomplished before his time, and his branch shall not be green.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10449,183 +9465,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:33  |  Job 15:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必像葡萄樹的葡萄，未熟而落； 又像橄欖樹的花，一開而謝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall shake off his unripe grape as the vine, and shall cast off his flower as the olive.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10641,183 +9619,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:34  |  Job 15:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>原來不敬虔之輩必無生育； 受賄賂之人的帳棚必被火燒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the congregation of hypocrites shall be desolate, and fire shall consume the tabernacles of bribery.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10833,183 +9773,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:35  |  Job 15:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們所懷的是毒害，所生的是罪孽； 心裏所預備的是詭詐。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They conceive mischief, and bring forth vanity, and their belly prepareth deceit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11025,183 +9927,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:3  |  Job 15:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他豈可用無益的話 和無濟於事的言語理論呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Should he reason with unprofitable talk? or with speeches wherewith he can do no good?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11217,183 +10081,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:4  |  Job 15:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你是廢棄敬畏的意， 在神面前阻止敬虔的心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, thou castest off fear, and restrainest prayer before God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11409,183 +10235,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:5  |  Job 15:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的罪孽指教你的口； 你選用詭詐人的舌頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thy mouth uttereth thine iniquity, and thou choosest the tongue of the crafty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11601,183 +10389,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:6  |  Job 15:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你自己的口定你有罪，並非是我； 你自己的嘴見證你的不是。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thine own mouth condemneth thee, and not I: yea, thine own lips testify against thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11793,183 +10543,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:7  |  Job 15:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你豈是頭一個被生的人嗎？ 你受造在諸山之先嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Art thou the first man that was born? or wast thou made before the hills?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11985,183 +10697,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 15:8  |  Job 15:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你曾聽見神的密旨嗎？ 你還將智慧獨自得盡嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hast thou heard the secret of God? and dost thou restrain wisdom to thyself?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>