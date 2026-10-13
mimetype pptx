--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -11,99 +11,99 @@
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf086c8189dcf48fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3685c7dec9fd47af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5be515217ac34890" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0adbc051caea4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0e2fea7d3e744e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfdd5429d7de0452e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R927895c3f45b4a49"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7910348cdb164f19"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8db40eabc0d744c5"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5bd3badcf7d9429a"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd548db8f4fda46c5"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R09e91d6a34774ae4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra14f3e93c82a4fdf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R3b990faa24c948a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R51012725077643d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R075248acef3c4c63"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rdb9680a741e44f06"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R82dde92f79b340d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R0f8578e6fec642d6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R348ca9f0784a452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R927895c3f45b4a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8db40eabc0d744c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2386167cafdd4692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd9ac504903dc4596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd548db8f4fda46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Refac8b50931646cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R904b3c570e974bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ree463768bb834a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re20283baceb14130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdffc4fb0c0204843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R09e91d6a34774ae4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re4f552e08f834938" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3c1c903f56314ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7910348cdb164f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5bd3badcf7d9429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rccfff6d015de41ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1c1aa6429b8d4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra14f3e93c82a4fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3b990faa24c948a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R51012725077643d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R075248acef3c4c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdb9680a741e44f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R82dde92f79b340d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0f8578e6fec642d6" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rcc8c95ba96bd4a80" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -307,69 +307,69 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R511ef9e900bb4b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce859b5a8752463d" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1f2e0d410047482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb057257c92944e19" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4bfba823e3ad4fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28469082011c40d7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R174d0219a3e94882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44328222870a4650" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R58d80540c36f4885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4cf587cdcb7d4b9c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R24ea6eb1f94a40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re71f5232b1214455" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc7e26c8632164cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4eb5a415d9974d38" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra2390d75f84645f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R379ab99925b544d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R097a52c9229d4dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb2c8d220ea248fd" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -993,100 +993,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R362e0c7b87d74e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R60760a4017f64446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb4ed9619bf1c4127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5ae46fe8f76d43a1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rabb3d5d9bd6a4e5a" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R774b6b3094614550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R426ce254593a4e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3591791efc514368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R48ed7ac89d264fe9" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Reb22b986afce44a4" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R60760a4017f64446"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R426ce254593a4e5c"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb4ed9619bf1c4127"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3591791efc514368"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2112,116 +2112,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5ae46fe8f76d43a1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R48ed7ac89d264fe9"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb951379f6db14d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R04ba6f9235d2422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R308f8f82cac846f6" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re47598daf8f04384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3f706f9393424d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdab3c9f10f7148d1" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R04ba6f9235d2422a"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R308f8f82cac846f6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3f706f9393424d6f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rdab3c9f10f7148d1"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2285,69 +2285,69 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e7f2bb5d02e4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R57fa8140e9294cdc" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2e93845dbf447fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rd378aac511cd4f00" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd178cede2d024b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4d5b5da641944026" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29ea75183b074401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R863622b208eb4f40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb6f29d4e1ae4322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R2e62414a56d14c2f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree2b0ea33597404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R8fbeb6cf7f034243" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4acaca50fc394378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R0a98e1b63b424c93" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R98da886f7a9c461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R8cdc8c348b7c41c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R02f3efe4ae6341f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R9f026a8aa05a4b08" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2365,65 +2365,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第25章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 25 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2441,183 +2445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 25:1  |  Job 25:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>書亞人比勒達回答說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then answered Bildad the Shuhite, and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2633,183 +2599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 25:2  |  Job 25:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神有治理之權，有威嚴可畏； 他在高處施行和平。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Dominion and fear are with him, he maketh peace in his high places.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2825,183 +2753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 25:3  |  Job 25:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的諸軍豈能數算？ 他的光亮一發，誰不蒙照呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Is there any number of his armies? and upon whom doth not his light arise?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3017,183 +2907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 25:4  |  Job 25:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣在神面前，人怎能稱義？ 婦人所生的怎能潔淨？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How then can man be justified with God? or how can he be clean that is born of a woman?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3209,183 +3061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 25:5  |  Job 25:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在神眼前，月亮也無光亮， 星宿也不清潔。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold even to the moon, and it shineth not; yea, the stars are not pure in his sight.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3401,183 +3215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 25:6  |  Job 25:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何況如蟲的人， 如蛆的世人呢！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How much less man, that is a worm? and the son of man, which is a worm?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>