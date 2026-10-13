--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -45,116 +45,116 @@
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rda8e7cca2b154a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra905b0aedfa3410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfc5cd5bc59254bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd846a243699548b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R98359d5b9e724410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Recb022e1714a4cef" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R20a4806585d54644"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3100ed49fa05435b"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R41101ad65f7d4aef"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3d2318b659ec4f86"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf2565a3740cd4d83"/>
-[...22 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R3f21c777ee2b4dd1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb4b2cc03c41c4085"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R6af023206c6649b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rec7922e7d7314ff1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Raae453b6aac7466b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R63ccd7f719674e31"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R482ceae8513547c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R90015af0efd74185"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R443148da4ab24d90"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf007911e7dc24eca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R8b9312ac3da44013"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rff080eb700334a2c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R3375f6f36c5c43de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R600f7ab88b864c22"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R8c790f5eaf3049d2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R92ca97007e6d407b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R0f1eaae620b448f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Re9456fee21f146b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rf4c48f20bdb14b70"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R1dd325ad732046e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R62492a55cbb845b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R2615832d1f3c4002"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rbb01826b6f40434a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R57f0b5c3a63b40de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Red241462f13e4318"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3a4fa9eb8558479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R20a4806585d54644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41101ad65f7d4aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R53da2326e269415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R164f6a24e848473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf2565a3740cd4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R317a511db31944a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb4948230d381452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R04a86b16529f4d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R995aff177176485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8890a446d9e4498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra169e8b2f3284fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7a5b2f97be9b4d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd119743a329f4b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7ccc23870cd84240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R569bf838774f43ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6a6b8f07f7f945de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc1a9de22bb284eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3e4194f015c94a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R69bb1d51a8d9485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9d5a4c17d67e4647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6b01fdead9b6441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0f3a81dff49248b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4e40a2c907e54d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3a8ebaa47b294597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R39744021c76f4b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf4e5fd4c72cf40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R5770143b71ef4e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3f21c777ee2b4dd1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rdc960792c05c40a6" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd85706b9f8e84e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3100ed49fa05435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d2318b659ec4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rfc1d27c781664f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R33757a9278df4055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb4b2cc03c41c4085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6af023206c6649b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rec7922e7d7314ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Raae453b6aac7466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R63ccd7f719674e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R482ceae8513547c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R90015af0efd74185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R443148da4ab24d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf007911e7dc24eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8b9312ac3da44013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rff080eb700334a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3375f6f36c5c43de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R600f7ab88b864c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8c790f5eaf3049d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R92ca97007e6d407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0f1eaae620b448f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re9456fee21f146b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf4c48f20bdb14b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R1dd325ad732046e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R62492a55cbb845b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R2615832d1f3c4002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rbb01826b6f40434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R57f0b5c3a63b40de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Red241462f13e4318" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rabb1c152a0ec489a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -358,120 +358,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8603e78c0825496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5877ff3101a94393" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdc587e9e1cce4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6dc5073eada41c2" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R871d7c818bb84cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re377c019dec041ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf014c246da504798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a473350b5494c31" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd3212ddee5844d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80be0519476f4c7f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2c6d079359dc4f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1540ef0ae21e47dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R76919eba5ba1425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5cfbdb7bc9c74387" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3475401933bb43de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ae093ed647649cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc20be6352c46466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7cda31bc34f848c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rce49b015a2114e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4cd97cddecb945a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re283856e91d946f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca7e908179864593" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R43323e9b706d41c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R699bbc81222e4818" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd93c1b4d9f6643ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5cc91880d2d48ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R92406c6eb90b4190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8dcb0dff9764132" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0775802fbffa41a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0bf3ffc754f447e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0148805584ef466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbdcabc4a5e984b5d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9376b492413b4f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b4dbb56d76644f0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R50cb86a2578c4203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf7106fc16334315" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R22a621f200ae4e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc25d30e3b774577" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7d77085d7c9e46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R864d0801a0ae42ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd7d4162ddda64374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd0bef77a37d94b78" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6247257ff74948a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rafccac02757648cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R976ba59888894794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d1ede33c18449d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbfa7af6972ca43a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcfd472353ef743d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R625e1e8a0ef64fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a604a884fcd41b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcfc60bf5e0724210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R16515a7282264ed3" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2710,100 +2710,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R59fd4dcfbbee42e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf75754129edb47ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R641392d44dbb464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rfed5fdc404f642bf" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rec35ed92923b46a6" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6ebe4c07291d40e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R2ed50b0b74614073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1e55fd9d315240a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rbc36d8d2036f425b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1bc79988eef242e1" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf75754129edb47ea"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2ed50b0b74614073"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R641392d44dbb464a"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1e55fd9d315240a2"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3829,116 +3829,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rfed5fdc404f642bf"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rbc36d8d2036f425b"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rcfebbbeac33b47f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2d039378d96748a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b942bb0e1f144f2" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R625b19baf14b4e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4611062f61c3474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5816a25b787d423f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2d039378d96748a2"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7b942bb0e1f144f2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4611062f61c3474c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5816a25b787d423f"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4002,120 +4002,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc9ec3a2271414a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4964c37b82264c36" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5dae0dccf93f46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R74b0ff7ae4694a21" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc53c17e781fd4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rfcfe134f82a94dd0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ad61e74e2444d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R035dd6e36a064389" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7285ab0f4ba04744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R3fe5e58856304301" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff10433f10d64b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rb232fdc49dcb4bbf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2bc263835f2b4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R238d54f2e3024150" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree9212f76fad4f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R6439646c10eb45ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0be46b8e68949ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R9d661f5c0c73485a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00e44f9e4ac54cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R2f083807f0d94531" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Recd49f4ac2524031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rd413b678a66947af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdcefda121fad42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R24380eae5a9d46a5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40cfd1b02c774519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R4e396c639a8d4353" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc516f0491d024863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R2579f75c1e3240ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd521439f720c4971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R4fdc4fd6a25d4dbf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1240500894c14c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R2382d53fb66348d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8677f7beab94b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rf4031b1e39e94223" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61471b9fa277429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R79c0c9eb34144614" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R903b055516734479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R7cc3d682af544fee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R95a5bb8f6fdc4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Re899ce3db5724e35" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R900d72d05ec34cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rea7ab4a4906b4c2d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa08ebb5a8264898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rdb5bff8949c6476c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3fde6ffae60a4874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R288bd914f3f14e04" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc84ad57a3af64400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R361e0b759a514f1b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6b2e1e516804bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R60b67132966d4442" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67745d33756e4845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re9eabfcd09ef4226" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4133,65 +4133,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第27章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 27 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4209,183 +4213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 27:9  |  Job 27:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>患難臨到他， 神豈能聽他的呼求？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Will God hear his cry when trouble cometh upon him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4401,183 +4367,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 27:10  |  Job 27:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他豈以全能者為樂， 隨時求告神呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Will he delight himself in the Almighty? will he always call upon God?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4593,183 +4521,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 27:11  |  Job 27:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神的作為，我要指教你們； 全能者所行的，我也不隱瞞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will teach you by the hand of God: that which is with the Almighty will I not conceal.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4785,183 +4675,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 27:12  |  Job 27:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們自己也都見過， 為何全然變為虛妄呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, all ye yourselves have seen it; why then are ye thus altogether vain?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4977,183 +4829,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 27:13  |  Job 27:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神為惡人所定的分， 強暴人從全能者所得的報乃是這樣：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This is the portion of a wicked man with God, and the heritage of oppressors, which they shall receive of the Almighty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5169,183 +4983,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 27:14  |  Job 27:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>倘或他的兒女增多，還是被刀所殺； 他的子孫必不得飽食。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If his children be multiplied, it is for the sword: and his offspring shall not be satisfied with bread.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5361,183 +5137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 27:15  |  Job 27:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他所遺留的人必死而埋葬； 他的寡婦也不哀哭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Those that remain of him shall be buried in death: and his widows shall not weep.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5553,183 +5291,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 27:16  |  Job 27:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他雖積蓄銀子如塵沙， 預備衣服如泥土；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though he heap up silver as the dust, and prepare raiment as the clay;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5745,183 +5445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 27:17  |  Job 27:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他只管預備，義人卻要穿上； 他的銀子，無辜的人要分取。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He may prepare it, but the just shall put it on, and the innocent shall divide the silver.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5937,183 +5599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 27:18  |  Job 27:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他建造房屋如蟲做窩， 又如守望者所搭的棚。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He buildeth his house as a moth, and as a booth that the keeper maketh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6129,183 +5753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 27:1  |  Job 27:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯接着說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover Job continued his parable, and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6321,183 +5907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 27:19  |  Job 27:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他雖富足躺臥，卻不得收殮， 轉眼之間就不在了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The rich man shall lie down, but he shall not be gathered: he openeth his eyes, and he is not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6513,183 +6061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 27:20  |  Job 27:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>驚恐如波濤將他追上； 暴風在夜間將他颳去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Terrors take hold on him as waters, a tempest stealeth him away in the night.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6705,183 +6215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 27:21  |  Job 27:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>東風把他飄去， 又颳他離開本處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The east wind carrieth him away, and he departeth: and as a storm hurleth him out of his place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6897,183 +6369,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 27:22  |  Job 27:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神要向他射箭，並不留情； 他恨不得逃脫神的手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For God shall cast upon him, and not spare: he would fain flee out of his hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7089,183 +6523,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 27:23  |  Job 27:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人要向他拍掌， 並要發叱聲，使他離開本處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Men shall clap their hands at him, and shall hiss him out of his place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7281,183 +6677,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 27:2  |  Job 27:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神奪去我的理，全能者使我心中愁苦。 我指着永生的神起誓：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As God liveth, who hath taken away my judgment; and the Almighty, who hath vexed my soul;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7473,183 +6831,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 27:3  |  Job 27:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的生命尚在我裏面； 神所賜呼吸之氣仍在我的鼻孔內。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All the while my breath is in me, and the spirit of God is in my nostrils;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7665,183 +6985,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 27:4  |  Job 27:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的嘴決不說非義之言； 我的舌也不說詭詐之語。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My lips shall not speak wickedness, nor my tongue utter deceit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7857,183 +7139,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 27:5  |  Job 27:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我斷不以你們為是； 我至死必不以自己為不正！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God forbid that I should justify you: till I die I will not remove mine integrity from me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8049,183 +7293,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 27:6  |  Job 27:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我持定我的義，必不放鬆； 在世的日子，我心必不責備我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My righteousness I hold fast, and will not let it go: my heart shall not reproach me so long as I live.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8241,183 +7447,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 27:7  |  Job 27:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願我的仇敵如惡人一樣； 願那起來攻擊我的，如不義之人一般。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let mine enemy be as the wicked, and he that riseth up against me as the unrighteous.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8433,183 +7601,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 27:8  |  Job 27:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不敬虔的人雖然得利， 神奪取其命的時候還有甚麼指望呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For what is the hope of the hypocrite, though he hath gained, when God taketh away his soul?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>