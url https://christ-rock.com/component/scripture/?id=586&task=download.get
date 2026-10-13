--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -65,126 +65,126 @@
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbe4fcc3fd71a4f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R391effec82864786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Raddb83cb311d4026" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3c76f5d671f64eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rabdad0bd24124896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9ad115543bc949b4" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb5b51c0e27214221"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3d61d5692a0c4f7e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfc38da1947724d62"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9a795ead4f524dfc"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8efa12b1096f4d31"/>
-[...32 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rb94e065bbe3544a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rfda3f620c0b14f8f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R52227c127e6c4eb3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R71ca5ea8764a4152"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra1b7c0ec933a4dc0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R54489fda70a7404b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R7069bfcf5a23498c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rfd7ce133df714141"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc02ba75b47b84295"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc899274ab03845b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Re0f2b028407649c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R4c8082c75f004d6d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R05f23bcbda8f4ccd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rb9a691023a0747bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R93df64c0fa6a478b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R0c10e6b01cef462f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Re63270b7a1b64ebe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R0276dd343c42434e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rf91a634228ff4419"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R71d8b97e270c4113"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R291dc6aca3b540ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R8640b41d189c432e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R6529645664b649c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R458ee4bb903644d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rf6558c1b2bf7436f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rcc0c1d1d56984fa1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R54d11f130b094546"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R641e72bb1dc04933"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R49da1a367785483e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R064dade0792f4f1c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R1543a49030ae438f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R41693e1d062b4c2a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R40e07d7405914993"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R53e0800ee9a04f72"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rfee5b3db05354f2a"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7d505fe71b484017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb5b51c0e27214221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc38da1947724d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R316733f154944722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rea5fc19422034047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8efa12b1096f4d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Reb0129a8b3524ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6fa12246fb044b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfe7138663e474a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R04982013b31e4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R09339cd5f54e48dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfa715d4bfa544b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R92c26e7ce3da48a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4c06b67cc67e4f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re21d48fb58f94f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R33d5353c482849ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5ead2be468764bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7ee23650beee46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9a2cbf8381cd4ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re235be707f0944b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd7587140f2a34fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc82adc03adc14c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2fa8a7ab23a94f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rba9d5c2bcc7545e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5b87ee49172b4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R94362b131062412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R881cec1e2fc44cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R5f8adf208b0547d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R5b3e3dfd01e84baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R4ad2861c0e224c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R7c039ff219214274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R5987cbfd50d8480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Ra1aae24eef354e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R5fadcfa0279242ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R1d3ef6bca60f45a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rdb4d9e0d7825439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R430e52af3003435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R0949e5a79cb84f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rb94e065bbe3544a1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd0075d0ffaa34018" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R62b56743b8064ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3d61d5692a0c4f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a795ead4f524dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R179acf19ae9349b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc68d30e195d44bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfda3f620c0b14f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R52227c127e6c4eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R71ca5ea8764a4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra1b7c0ec933a4dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R54489fda70a7404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7069bfcf5a23498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfd7ce133df714141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc02ba75b47b84295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc899274ab03845b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re0f2b028407649c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4c8082c75f004d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R05f23bcbda8f4ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb9a691023a0747bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R93df64c0fa6a478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0c10e6b01cef462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re63270b7a1b64ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0276dd343c42434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf91a634228ff4419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R71d8b97e270c4113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R291dc6aca3b540ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R8640b41d189c432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R6529645664b649c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R458ee4bb903644d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rf6558c1b2bf7436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rcc0c1d1d56984fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R54d11f130b094546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R641e72bb1dc04933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R49da1a367785483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R064dade0792f4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R1543a49030ae438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R41693e1d062b4c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R40e07d7405914993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R53e0800ee9a04f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rfee5b3db05354f2a" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra36db57d7f644d52" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -388,150 +388,150 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2adee94ace444f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9802e107a54940af" /></Relationships>
-[...98 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R97bbf1373e784437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc226fe76a05d44ba" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2a8d7a9899e04089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra075e327f22e4ec7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rab73817f77874d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf9204a5361d340ef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R80a08c794fa94456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde2031e3fc314e15" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R87cc7798094542c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d385155b29b45aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R29f0e1b9c80d4086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0bd797f8d984df7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R314dbfbb8cff4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb7bbcc6b4614a33" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8e7dba60d7d14a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re230d7557d4d4725" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf833ba143b60409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7401063d8d684807" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R24ad23d999724c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R73e9a6b1a3564836" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra0c7745fdfeb4219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe5a212065f540fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc48321298ae84d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0521fd1e93304a03" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R41a6cab1b94945a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf156052f6632481e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd214c0f2e9ac483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf28b29b7d53841cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra19f3070704746dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf42272ad39dc4afc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd6629b22681b439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7d8bf55da2547df" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R4fea99293e0a4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf9c4c2696742449c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3b3ac5d27f5146f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd91528ed7594491e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R26ad7719400545f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf43a8793b58d4cfb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R883aba76cec94d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda86f35a45ef465c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rd93c65d0b1c44c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R679631cff1aa4b70" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rb6bb40bb4ad54b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b957bf063584118" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R422b26369c2340c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5a992957f92424d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5df3847325234af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R602dbc61cd114495" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R475888b4e6484882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab627b0dd8c3428c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R57fbfaec8403430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4fe287fccaac44e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R9cbd4c55e0c24757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbef57bc995f94ef3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R08c9df1f3ed5492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R881e893047954415" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R419f05ce81ad4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf78245590fa945b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R43688a509ac644f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6fb5ed3e23a84bbb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R968ed79ac39c4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfa246645d0814b92" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb79a7893b5874cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbaf410b20c4d4dc2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Racbcb92c17e747ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2558371e81904dba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf1bb3edf7d0f4367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcee4e62c4fff463b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R66f131d0deca440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d097bfcf88f48ec" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3720,100 +3720,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R234aeb7a16c3405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R39e6b59b61d54c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc1cba455cc9f4c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R85f9e92294f943ab" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R330fadcb18864285" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7c3f289a33c14232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R1fe058e6fac44588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R619798ed54b9406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R6611f845c5b64256" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R05a63c518d6a4525" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R39e6b59b61d54c58"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1fe058e6fac44588"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc1cba455cc9f4c04"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R619798ed54b9406a"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4839,116 +4839,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R85f9e92294f943ab"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6611f845c5b64256"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R912ffb1c4f76470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5fe6d611a1f8415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad9a332e18814b5a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc154f1834fd248a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9620418bfd824372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R402cfabf78fe49fc" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5fe6d611a1f8415f"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rad9a332e18814b5a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9620418bfd824372"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R402cfabf78fe49fc"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5012,150 +5012,150 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51645cf46c724e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R367f845837044b52" /></Relationships>
-[...98 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7ecd45defb94137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1d1c9d804fe4438c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R974aba22959c4138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd15b4f1f63b74f4a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea055bd50a2c4b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rd8c619ab1d9a43b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1898a87189d14a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rff7d7edfab2949b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R140c62fff8a1441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra704238aa9ab427d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2995f95d271427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R0cf81088f4ae494b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd0bce363e3e4877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R5488e90d897f480f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb414bb2eb0df4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Re8083de10f9a4716" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra582fa842ef14b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R9b29a81078134132" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c7ba8705d2145e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rb51c8217ec3b4cbb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a49146570be41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rf5bb9ec671f847ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3de34b09dca145fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R9287177044334c40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra9dda453b9fa4501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd72993a2c0e44f97" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f0b0b4ac4ed4882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R9305a95185694a8a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c3a91d0909848bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R615c5dc5b5dd4a77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9b37cf977f545db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rab5086f8df4c4cc5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6a982d67c364404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R05f4449ae07543c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3391c4f3067e4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rebb2e64340814102" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re516283d33094d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R602a1fb24d044c62" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc87c36536bbd4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rd2c5bc96567b4bb1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4c51048591d4c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R0af14611c7844792" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf57fc15471804f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rcb2c5925fa084fff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55755a3900834ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R02dd63c4744d46e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R528f0c8bafb64c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R3640cedffe244077" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra68f6d51de1d4ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R53e898633dc14b8c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44125e7a84fc4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rd80722ee7f6a4a10" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d1137329748448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R71aa048f9fb44a49" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d1ecaa5ce534444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="Rd223cd1e3a6a43ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a6f69c098db484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R112f4bc2d0d64c84" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R460611e102c343e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R4667ba24a4524d06" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69ee8e5ce98b495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R455e04f999bf43a7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8409f734a01d4d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Re04a25638f354b14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rded0377fc786442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Ra18f832b0ee64c9f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f894faa057c4ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Re845757cc1ad4931" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c0e834c71a74378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb1df9e13c48a4bb8" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5173,65 +5173,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第33章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 33 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5249,183 +5253,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:9  |  Job 33:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我是清潔無過的，我是無辜的； 在我裏面也沒有罪孽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am clean without transgression, I am innocent; neither is there iniquity in me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5441,183 +5407,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:10  |  Job 33:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神找機會攻擊我， 以我為仇敵，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, he findeth occasions against me, he counteth me for his enemy,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5633,183 +5561,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:11  |  Job 33:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>把我的腳上了木狗， 窺察我一切的道路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He putteth my feet in the stocks, he marketh all my paths.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5825,183 +5715,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:12  |  Job 33:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要回答你說：你這話無理， 因神比世人更大。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, in this thou art not just: I will answer thee, that God is greater than man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6017,183 +5869,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:13  |  Job 33:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你為何與他爭論呢？ 因他的事都不對人解說？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Why dost thou strive against him? for he giveth not account of any of his matters.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6209,183 +6023,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:14  |  Job 33:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神說一次、兩次， [世人]卻不理會。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For God speaketh once, yea twice, yet man perceiveth it not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6401,183 +6177,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:15  |  Job 33:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人躺在床上沉睡的時候， 神就用夢和夜間的異象，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In a dream, in a vision of the night, when deep sleep falleth upon men, in slumberings upon the bed;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6593,183 +6331,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:16  |  Job 33:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>開通他們的耳朵， 將當受的教訓印在他們心上，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then he openeth the ears of men, and sealeth their instruction,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6785,183 +6485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:17  |  Job 33:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好叫人不從自己的謀算， 不行驕傲的事，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That he may withdraw man from his purpose, and hide pride from man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6977,183 +6639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:18  |  Job 33:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>攔阻人不陷於坑裏， 不死在刀下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He keepeth back his soul from the pit, and his life from perishing by the sword.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7169,183 +6793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:1  |  Job 33:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯啊，請聽我的話， 留心聽我一切的言語。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore, Job, I pray thee, hear my speeches, and hearken to all my words.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7361,183 +6947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:19  |  Job 33:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人在床上被懲治， 骨頭中不住地疼痛，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He is chastened also with pain upon his bed, and the multitude of his bones with strong pain:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7553,183 +7101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:20  |  Job 33:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以致他的口厭棄食物， 心厭惡美味。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So that his life abhorreth bread, and his soul dainty meat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7745,183 +7255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:21  |  Job 33:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的肉消瘦，不得再見； 先前不見的骨頭都凸出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His flesh is consumed away, that it cannot be seen; and his bones that were not seen stick out.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7937,183 +7409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:22  |  Job 33:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的靈魂臨近深坑； 他的生命近於滅命的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, his soul draweth near unto the grave, and his life to the destroyers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8129,183 +7563,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:23  |  Job 33:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一千天使中， 若有一個作傳話的與神同在， 指示人所當行的事，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If there be a messenger with him, an interpreter, one among a thousand, to shew unto man his uprightness:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8321,183 +7717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:24  |  Job 33:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神就給他開恩， 說：救贖他免得下坑； 我已經得了贖價。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then he is gracious unto him, and saith, Deliver him from going down to the pit: I have found a ransom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8513,183 +7871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:25  |  Job 33:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的肉要比孩童的肉更嫩； 他就返老還童。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His flesh shall be fresher than a child’s: he shall return to the days of his youth:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8705,183 +8025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:26  |  Job 33:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他禱告神， 神就喜悅他， 使他歡呼朝見神的面； 神又看他為義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall pray unto God, and he will be favourable unto him: and he shall see his face with joy: for he will render unto man his righteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8897,183 +8179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:27  |  Job 33:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在人前歌唱說： 我犯了罪，顛倒是非， 這竟與我無益。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He looketh upon men, and if any say, I have sinned, and perverted that which was right, and it profited me not;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9089,183 +8333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:28  |  Job 33:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神救贖我的靈魂免入深坑； 我的生命也必見光。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He will deliver his soul from going into the pit, and his life shall see the light.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9281,183 +8487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:2  |  Job 33:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我現在開口， 用舌發言。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, now I have opened my mouth, my tongue hath spoken in my mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9473,183 +8641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:29  |  Job 33:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神兩次、三次向人行這一切的事，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lo, all these things worketh God oftentimes with man,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9665,183 +8795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:30  |  Job 33:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為要從深坑救回人的靈魂， 使他被光照耀，與活人一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To bring back his soul from the pit, to be enlightened with the light of the living.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9857,183 +8949,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:31  |  Job 33:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯啊，你當側耳聽我的話， 不要作聲，等我講說。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mark well, O Job, hearken unto me: hold thy peace, and I will speak.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10049,183 +9103,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:32  |  Job 33:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你若有話說，就可以回答我； 你只管說，因我願以你為是。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If thou hast any thing to say, answer me: speak, for I desire to justify thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10241,183 +9257,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:33  |  Job 33:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若不然，你就聽我說； 你不要作聲，我便將智慧教訓你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If not, hearken unto me: hold thy peace, and I shall teach thee wisdom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10433,183 +9411,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:3  |  Job 33:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的言語[要發明]心中所存的正直； 我所知道的，我嘴唇要誠實地說出。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My words shall be of the uprightness of my heart: and my lips shall utter knowledge clearly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10625,183 +9565,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:4  |  Job 33:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神的靈造我； 全能者的氣使我得生。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The Spirit of God hath made me, and the breath of the Almighty hath given me life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10817,183 +9719,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:5  |  Job 33:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你若回答我， 就站起來，在我面前陳明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If thou canst answer me, set thy words in order before me, stand up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11009,183 +9873,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:6  |  Job 33:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在神面前與你一樣， 也是用土造成。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, I am according to thy wish in God’s stead: I also am formed out of the clay.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11201,183 +10027,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:7  |  Job 33:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我不用威嚴驚嚇你， 也不用勢力重壓你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, my terror shall not make thee afraid, neither shall my hand be heavy upon thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11393,183 +10181,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 33:8  |  Job 33:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你所說的，我聽見了， 也聽見你的言語，[說]：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely thou hast spoken in mine hearing, and I have heard the voice of thy words, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>