--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -57,122 +57,122 @@
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7aa926029c9f4206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfab56d38feb140ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra83c168af81244d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R737c5eec64e241ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8e264b0f48f74f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3ff3eb90a50d44a5" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R68a39f947dca4416"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf7de5196b0db42b6"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra881c29b97e94073"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3bfb3b03b7ee4bf2"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R10c4a9b8e6b64c21"/>
-[...28 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R48c41d8923984fbc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R177cd0924af04bb5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re844a3deccbf42eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R0083a28d4a2d49c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R5d2474e9aa514b85"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf2f5902f4b414205"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R0a25336c28c94a0e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R5e8377851e3243b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R6045d0f88b3c4333"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R7739b36d111f4a13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rc5cc7ecedd824aef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R4c5048447a374970"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R40581762585a4feb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R3424c0515d9c4457"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R7abb0cdf226b42d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rc2d3337fbebc4752"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R5bcc3a7ea36b40ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R6765057bc2f64f63"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R699de32935a94b98"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R3e945009bf34427d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R28887aa36acd4f81"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R43505f8ec36e44e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rbc3694f0a2c344dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rd52b3579e3914884"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rae41e56503eb4e27"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R36259ea1747d412e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R004f6af328d4455b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R47f08869a6ff43df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rae5876f5aa284931"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R3d9192481ea84acf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rbef4d3fcb0b54285"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Racfdd4ef66114653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R68a39f947dca4416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra881c29b97e94073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R122b825550d843fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7790e47ca7c3484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R10c4a9b8e6b64c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc5696e40dc3244ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R86fcdf2c880b49ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R36559d1e347c4527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdc123cac52ce4d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R051dfa8fbea44df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re94fbdedc4814ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4fe13e443b794ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R80ca6a6981d54941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra7e2cd980b25479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8b32fa6c6add400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1f11a0f12fc04c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc61b4d7468104475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R72d2eec19c0146ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc66729f0f764495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ref6ba6d6f234475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9728a87221c6427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R528af7eef2a54222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rcb99cdd2d1fb4b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1f8e5e7e35214ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R816d12b1422946a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8a1874d661f24c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rcb864e8ecc274401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R4abec60bee1e4d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R129bdfae865945b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R3d924165cc5749ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rbe3627b551dd4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R272f3c1725934ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R3f45bfc174f041a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R48c41d8923984fbc" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Reecf15d42a774e00" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R382be0e1cfa143b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf7de5196b0db42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3bfb3b03b7ee4bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb6902b2cbd094658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R01212d00d7134da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R177cd0924af04bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re844a3deccbf42eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0083a28d4a2d49c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5d2474e9aa514b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf2f5902f4b414205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0a25336c28c94a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5e8377851e3243b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6045d0f88b3c4333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7739b36d111f4a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc5cc7ecedd824aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4c5048447a374970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R40581762585a4feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3424c0515d9c4457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7abb0cdf226b42d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc2d3337fbebc4752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5bcc3a7ea36b40ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6765057bc2f64f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R699de32935a94b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3e945009bf34427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R28887aa36acd4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R43505f8ec36e44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rbc3694f0a2c344dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd52b3579e3914884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rae41e56503eb4e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R36259ea1747d412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R004f6af328d4455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R47f08869a6ff43df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rae5876f5aa284931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R3d9192481ea84acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rbef4d3fcb0b54285" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6621b6cbc6dc46a1" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -376,138 +376,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R452eb865912c4140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R09e29717cbef4bf1" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1fd9b29231504e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44606fd55e574e8f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rac366d11aafe4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d9b7c5e003d4c4b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7a9e70f29a664906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R16e324500659484b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1d8f44706a464388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc7f20e3f63e444cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2c72d64bc4be4445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29ce4fd8c9564c1a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2334372b58804ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4257d06ea954127" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R69cabb67ecfb48b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra5585f2bd0f349a5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R162109e3b3e14f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81e5146a2b374340" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7dcb7d05e5e841cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R901587f112484e31" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rfefc7ac9dd30475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a2833d0f703446f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R68d4176d2a884727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra244919fb9e44cfa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4bb47f82657f4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ba1b0a303364a6e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rca13a04b431c4776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b7f6a15ac884635" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R65f31cc062ff4431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R311c90a581484a5f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc787031954874f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5fcc1379375c4d07" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R77b9a38d536e4174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R182e5d9f011449a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb62e764c8a6c4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0fa703a82e7e4049" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R16c1295b9a9f46cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7916e97f7bcb4d84" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R6ab2e86db92240a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a2af888aebc4e54" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rf5e68ce083f04d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69118025667b482f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Re1a5406556824874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7683d9e5f5204f0f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rdad97b7f745a4482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7bf898500e224c6d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R1413ab41aae84ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c6141b07d0441e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf2eb8eb033364f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0cff431cd7e74a67" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Raa6e794892954221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2083821ab9d2496d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R95da459c5e76495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rac112df7c40e495d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc2dd4d6af4f84028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60c2649e193a4ae7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R44fda7255c854df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a81a2553d7d4803" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9e6fa21ff12048a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Redeed866d2f04f50" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd16c4a928e3c4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda439f80c6fe4f53" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8f661dfc4f654144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f383996014a4ded" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3316,100 +3316,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf38cbe007e2341ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R44bf3c1b529c440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5d03995e2d064429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R62dcdcf59ebb4ee5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0bc710e0ec5b414b" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcdabdd47bdc340ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7f4fe9d4d6ab4483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9946cabf16cb491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R504dd2ce09b54991" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9333ef5126df4ed2" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R44bf3c1b529c440d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7f4fe9d4d6ab4483"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5d03995e2d064429"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9946cabf16cb491f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4435,116 +4435,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R62dcdcf59ebb4ee5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R504dd2ce09b54991"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9842a191d3f34407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd8533073e64b4fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89c4d6f627274572" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd630e87394f64e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R54ccb99fe3e245a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde853b7c629e4ba5" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd8533073e64b4fff"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R89c4d6f627274572"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R54ccb99fe3e245a4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rde853b7c629e4ba5"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4608,138 +4608,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdcb949f42ad74d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R21f3ac3ab0d3448b" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae2011f350914ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rabc65cd88eb44552" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a9dd087f1764051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R0f60841fc715468e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26a4f84c0eae4bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R2ac2bf50c8894bc3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd99e76953bff41c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rd51419f6ab864579" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Racab0d876e444d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rb81fee4005764175" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0db331d6433f4b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rbed99307bfb64211" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R868c8939f2144c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R62114c65c83d4233" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b379c8daa9544fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R06ff1634954240ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1216f8b675d24f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R9ad3d2ac58914ad2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1638c8f550c4b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R13531d7289904b78" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reed457426bb14c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R3efdddb2bdd74030" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfab2b2a928204ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Ra999e39d47a04b76" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfb074c4d57114662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rdb888da038f44e96" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe38990d9ede45b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rbc6f8a8fe4e44eb9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6bd1a6fc02fc4636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rba28b06a19f04935" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R81ab107c76a04ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R068c9488e1964a67" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd23453257bd448fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R31d8206d8dae4d63" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf3c139b5c197447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Re001c23357074e6f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R81c15ec4bbfe40ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R51e5b5e7dbd44f83" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6b3f54a189c4e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R6110934c7879464e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d381a9b9cbb42b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Recf924ada4a742b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R66ed8cb04fd343f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R5c04f0b37aac4c0c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra828cefa4b334a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rb6e279f5eeff4c43" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d403d9ef07948d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rd3fdca1995684475" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rebc0e8f266044e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rf6c8387f8f9d46cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R259e6e54c31c4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R03741d156ec84de0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R349ca7c129724cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R1b0b5324e9ec47c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8af308d6012c45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R08546ab184a8494d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f6bd9ff5f6244d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rdf699970a0b54efa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf36c633655a4636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rc969a732b31d48c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b1d1bcd4b524125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3e75ad1d5e2f43c5" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4757,65 +4757,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第20章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 20 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4833,183 +4837,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:9  |  Job 20:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>親眼見過他的，必不再見他； 他的本處也再見不着他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The eye also which saw him shall see him no more; neither shall his place any more behold him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5025,183 +4991,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:10  |  Job 20:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的兒女要求窮人的恩； 他的手要賠還[不義]之財。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His children shall seek to please the poor, and his hands shall restore their goods.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5217,183 +5145,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:11  |  Job 20:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的骨頭雖然有青年[之力]， 卻要和他一同躺臥在塵土中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His bones are full of the sin of his youth, which shall lie down with him in the dust.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5409,183 +5299,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:12  |  Job 20:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他口內雖以惡為甘甜， 藏在舌頭底下，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though wickedness be sweet in his mouth, though he hide it under his tongue;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5601,183 +5453,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:13  |  Job 20:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愛戀不捨，含在口中；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though he spare it, and forsake it not; but keep it still within his mouth:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5793,183 +5607,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:14  |  Job 20:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的食物在肚裏卻要化為酸， 在他裏面成為虺蛇的惡毒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet his meat in his bowels is turned, it is the gall of asps within him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5985,183 +5761,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:15  |  Job 20:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他吞了財寶，還要吐出； 神要從他腹中掏出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath swallowed down riches, and he shall vomit them up again: God shall cast them out of his belly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6177,183 +5915,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:16  |  Job 20:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必吸飲虺蛇的毒氣； 蝮蛇的舌頭也必殺他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall suck the poison of asps: the viper’s tongue shall slay him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6369,183 +6069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:17  |  Job 20:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>流奶與蜜之河， 他不得再見。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall not see the rivers, the floods, the brooks of honey and butter.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6561,183 +6223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:18  |  Job 20:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他勞碌得來的要賠還，不得享用； 不能照所得的財貨歡樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That which he laboured for shall he restore, and shall not swallow it down: according to his substance shall the restitution be, and he shall not rejoice therein.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6753,183 +6377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:1  |  Job 20:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿瑪人瑣法回答說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then answered Zophar the Naamathite, and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6945,183 +6531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:19  |  Job 20:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他欺壓窮人，且又離棄； 強取非自己所蓋的房屋。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because he hath oppressed and hath forsaken the poor; because he hath violently taken away an house which he builded not;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7137,183 +6685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:20  |  Job 20:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他因貪而無厭， 所喜悅的連一樣也不能保守。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely he shall not feel quietness in his belly, he shall not save of that which he desired.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7329,183 +6839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:21  |  Job 20:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其餘的沒有一樣他不吞滅， 所以他的福樂不能長久。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There shall none of his meat be left; therefore shall no man look for his goods.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7521,183 +6993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:22  |  Job 20:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在滿足有餘的時候，必到狹窄的地步； 凡受苦楚的人都必加手在他身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the fulness of his sufficiency he shall be in straits: every hand of the wicked shall come upon him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7713,183 +7147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:23  |  Job 20:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他正要充滿肚腹的時候， 神必將猛烈的忿怒降在他身上； 正在他吃飯的時候， 要將這忿怒像雨降在他身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When he is about to fill his belly, God shall cast the fury of his wrath upon him, and shall rain it upon him while he is eating.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7905,183 +7301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:24  |  Job 20:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他要躲避鐵器； 銅弓[的箭]要將他射透。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall flee from the iron weapon, and the bow of steel shall strike him through.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8097,183 +7455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:25  |  Job 20:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他把箭一抽，就從他身上出來； 發光的箭頭從他膽中出來， 有驚惶臨在他身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is drawn, and cometh out of the body; yea, the glittering sword cometh out of his gall: terrors are upon him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8289,183 +7609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:26  |  Job 20:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的財寶歸於黑暗； [人]所不吹的火要把他燒滅， 要把他帳棚中所剩下的燒毀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All darkness shall be hid in his secret places: a fire not blown shall consume him; it shall go ill with him that is left in his tabernacle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8481,183 +7763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:27  |  Job 20:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>天要顯明他的罪孽； 地要興起攻擊他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The heaven shall reveal his iniquity; and the earth shall rise up against him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8673,183 +7917,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:28  |  Job 20:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的家產必然過去； 神發怒的日子，[他的貨物]都要消滅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The increase of his house shall depart, and his goods shall flow away in the day of his wrath.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8865,183 +8071,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:2  |  Job 20:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我心中急躁， 所以我的思念叫我回答。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore do my thoughts cause me to answer, and for this I make haste.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9057,183 +8225,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:29  |  Job 20:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是惡人從神所得的分， 是神為他所定的產業。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This is the portion of a wicked man from God, and the heritage appointed unto him by God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9249,183 +8379,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:3  |  Job 20:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我已聽見那羞辱我，責備我的話； 我的悟性叫我回答。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have heard the check of my reproach, and the spirit of my understanding causeth me to answer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9441,183 +8533,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:4  |  Job 20:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你豈不知亙古以來， 自從人生在地，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Knowest thou not this of old, since man was placed upon earth,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9633,183 +8687,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:5  |  Job 20:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人誇勝是暫時的， 不敬虔人的喜樂不過轉眼之間嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That the triumphing of the wicked is short, and the joy of the hypocrite but for a moment?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9825,183 +8841,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:6  |  Job 20:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的尊榮雖達到天上， 頭雖頂到雲中，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though his excellency mount up to the heavens, and his head reach unto the clouds;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10017,183 +8995,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:7  |  Job 20:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他終必滅亡，像自己的糞一樣； 素來見他的人要說：他在哪裏呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet he shall perish for ever like his own dung: they which have seen him shall say, Where is he?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10209,183 +9149,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 20:8  |  Job 20:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必飛去如夢，不再尋見， 速被趕去，如夜間的異象。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall fly away as a dream, and shall not be found: yea, he shall be chased away as a vision of the night.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>