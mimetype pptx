--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -49,118 +49,118 @@
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4dec8465f7054c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Redfe111c8a1b4147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re794050ab45444b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd40e17a3eb1149d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rdb4dbb4e04bc499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R480c8318bb1945b9" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R043d5b532a424170"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6fb9a40847d947a5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5461e83a08e54350"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc3bb6435d9f84d94"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc2f8e0d513c64d8a"/>
-[...24 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R4d68647b3bd646f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0ea27621beef42dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R5320cec4eae84c42"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R2e986b29f1ff4db5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R9023734ee610474d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd08812d7850844a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rafa7ee27db664fe5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re130764c514d49c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R22889294465f4030"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R5fa8b2d85a7d4a90"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf06d6230c3fd493e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R5f1f97f8ef5045e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rfcdac906f9f94bd8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R7e536c896bc54eb4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R2aa06c9fc7404fcd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R32ad4e11ae4a4399"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Ra7358a71bbef4cc3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R8cf9f3b501014dc7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Ra1d5d038d1924798"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R4c404ff38e05412d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R11e2f49e10e44932"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R80870141df9b4d86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R84325ab9e8a54416"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R4d9fd025cc604509"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rb06c207ee4ca4d08"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R9c06a6a33bf84650"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R1752bcee03eb4236"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rbf14c70e464541a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R043d5b532a424170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5461e83a08e54350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1c26703fccd24ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3cec464ea79747bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc2f8e0d513c64d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcb1801207c8941a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdb422afe425f4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R772a69d09d774d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf07327ee9a16415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re5f09c40bbf54041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7c6684fb9ab54496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R69a7057d62534a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3f16d96e59c34b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3accd57ad3f64412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb139622fa56948f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf520e4091c464bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra73fc933c9d64b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R959c3d35ce584f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0df60bb77f814f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9bd51192db2b40b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rdb79182bb9644b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc7008e3c8c114974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R187ca894423e4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rdedff252fe464135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3df857ee368f474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rffa9ff5989a94be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rf14e9b2804ad4423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R39c1bcef13674e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R87590203ca8946df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R4d68647b3bd646f5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R456be1d762134cb3" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1c19a45bd4ba417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6fb9a40847d947a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc3bb6435d9f84d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re7f91b35baf74733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R999836d7d8ad4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0ea27621beef42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5320cec4eae84c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2e986b29f1ff4db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9023734ee610474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd08812d7850844a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rafa7ee27db664fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re130764c514d49c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R22889294465f4030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5fa8b2d85a7d4a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf06d6230c3fd493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5f1f97f8ef5045e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfcdac906f9f94bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7e536c896bc54eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2aa06c9fc7404fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R32ad4e11ae4a4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra7358a71bbef4cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8cf9f3b501014dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra1d5d038d1924798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4c404ff38e05412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R11e2f49e10e44932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R80870141df9b4d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R84325ab9e8a54416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R4d9fd025cc604509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb06c207ee4ca4d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R9c06a6a33bf84650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R1752bcee03eb4236" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3dd81ebc2ad44907" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -364,126 +364,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf33534ef7bf442b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0348f0288b24a5e" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8559d985819f44fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0a92bb942355482b" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R58699a1d59bf418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R410df2c9556d4353" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6972dcf2a24248b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R321b93cce5f049e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Raa3a4ab29d6b4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re02acf7a5514465f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0cf3a00d1db04454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5821fbe58fc14a64" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7d4662bed245453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b223f74d7084e20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R88870cf0c507422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0654433a0b824865" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3be284b34dd446f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra94ea4343ce2424e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8f1b74a343be4d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R798d3c3c8fe54f72" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R039ce35d399e480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf564d7e149184ab4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R9f12e5ac87894c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f3b4f139d24455c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rde2845ba0c754e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2a6bd6b35524a40" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb24fb1314a8d4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9dab65dbfebb4552" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3e6f454aea104826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51b17862b7934fcd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf24efce15bac4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R693597ce4179420c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3c53137cdfb84ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf931e15ac344521" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re84065b4f66e4159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R972d8187ef3a4293" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R6c994eecf1b44d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8119ce0fe52b4414" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R91fe1892fd824085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9a9344968a44fac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rd29ea2ea4091472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2092f3940b3a4261" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R03a3e4f895af4271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8ebac259f5449dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R356b4b11f16d4348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1562a681fc414589" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R90be4d3b1bf64178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c27aaf38afa44f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R40945011bf5f4cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47d202d8644a4fd3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8bcde0ef008c49e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re169ea9db35447a5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re6ddd3b6a6df44f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a21742aa56a4688" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbc40c525ce3742e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R31b01d20c6a24f89" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2912,100 +2912,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rad4e0e755d0d40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd8671d1e5bb34e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6b40c7d5717e44d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R53a55d6a6d594744" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3daa0200024c4128" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R69a0a661b72c43e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4f9c9cbc1d4c48b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2e28fd94d9774a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1a02eaf2eec14b74" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb4d7ae95f64745cf" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd8671d1e5bb34e57"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4f9c9cbc1d4c48b1"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6b40c7d5717e44d8"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2e28fd94d9774a83"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4031,116 +4031,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R53a55d6a6d594744"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1a02eaf2eec14b74"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rbf8ffa3abde54ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbf27af396e804086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1928611e0d2f4935" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf634d3b3e61e4850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra05bdc17d39e4f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6650d1f270a848b2" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbf27af396e804086"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1928611e0d2f4935"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra05bdc17d39e4f4b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6650d1f270a848b2"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4204,126 +4204,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a17348786294665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7e4c456e3fde45bc" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe18cc7850094fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd35ea3546d8e4e41" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R616ebcc883594946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R58f073431ade496f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b7de7afc0ab4389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb48df695d57442ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9fc9d72579f849e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R9cb10e16a9ce4ef4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68824bb940a9443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rfb13e16fdb63408a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a770b0a9bd441a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R0d88c38c66df45dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R504f3f17836b49d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rd18660c93f2d4ff5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96848b66c2d1497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R609aea4d42804851" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R12e5baa4399841c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R7a1c2a2a5de24d81" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa09a92ae87b4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R7ea892e62fb14e02" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a3f422742054f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Reb3bd1d01062428c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5f5bdaf47ac484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rf0979543d37b43df" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8bd9fd5f6dbf4261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R455084b7ce184562" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdda87fed501840d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R314a27c71c82422b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08ec52e7cd394f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rc5d5053a229343df" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf636aac77df04a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rcc53bccdf2fa4a7e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcaa329b26ffd48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rae1709bf1f8241a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1c34f43035c4d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R8de86332fbb9450a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc01ae153f0b549c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R4ff2c0ad998b4ca0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdbdde0a85158478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R8fe409413a584e54" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7734149ed0bd419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R3d4a30cc120b432a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcd7b189c3c4f422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R2bff7701b41d4307" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra79f108f34844ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R0e8c24dd20234464" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ae52287a4f5481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rbbf4e223861c46aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5b9b5b1865f4c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R96fd4ab9ef3e4f04" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf033cee059244d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rbdb99739d3a84533" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a95b814d8764168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rce712d9ef22b4d75" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4341,65 +4341,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第24章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 24 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4417,183 +4421,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:9  |  Job 24:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又有人從母懷中搶奪孤兒， 強取窮人的[衣服]為當頭，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They pluck the fatherless from the breast, and take a pledge of the poor.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4609,183 +4575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:10  |  Job 24:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使人赤身無衣，到處流行， 且因飢餓扛抬禾捆，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They cause him to go naked without clothing, and they take away the sheaf from the hungry;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4801,183 +4729,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:11  |  Job 24:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在那些人的圍牆內造油，醡酒， 自己還口渴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which make oil within their walls, and tread their winepresses, and suffer thirst.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4993,183 +4883,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:12  |  Job 24:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在多民的城內有人唉哼， 受傷的人哀號； 神卻不理會[那惡人]的愚妄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Men groan from out of the city, and the soul of the wounded crieth out: yet God layeth not folly to them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5185,183 +5037,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:13  |  Job 24:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又有人背棄光明， 不認識光明的道， 不住在光明的路上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They are of those that rebel against the light; they know not the ways thereof, nor abide in the paths thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5377,183 +5191,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:14  |  Job 24:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>殺人的黎明起來， 殺害困苦窮乏人， 夜間又作盜賊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The murderer rising with the light killeth the poor and needy, and in the night is as a thief.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5569,183 +5345,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:15  |  Job 24:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>姦夫等候黃昏， 說：必無眼能見我， 就把臉蒙蔽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The eye also of the adulterer waiteth for the twilight, saying, No eye shall see me: and disguiseth his face.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5761,183 +5499,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:16  |  Job 24:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>盜賊黑夜挖窟窿； 白日躲藏， 並不認識光明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the dark they dig through houses, which they had marked for themselves in the daytime: they know not the light.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5953,183 +5653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:17  |  Job 24:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們看早晨如幽暗， 因為他們曉得幽暗的驚駭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the morning is to them even as the shadow of death: if one know them, they are in the terrors of the shadow of death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6145,183 +5807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:18  |  Job 24:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[這些惡人猶如浮萍]快快[飄去]。 他們所得的分在世上被咒詛； 他們不得再走葡萄園的路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He is swift as the waters; their portion is cursed in the earth: he beholdeth not the way of the vineyards.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6337,183 +5961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:1  |  Job 24:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>全能者既定期[罰惡]， 為何不使認識他的人看見那日子呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Why, seeing times are not hidden from the Almighty, do they that know him not see his days?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6529,183 +6115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:19  |  Job 24:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>乾旱炎熱消沒雪水； 陰間也如此[消沒]犯罪之輩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Drought and heat consume the snow waters: so doth the grave those which have sinned.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6721,183 +6269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:20  |  Job 24:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>懷他的母要忘記他； 蟲子要吃他，覺得甘甜； 他不再被人記念。 不義[的人]必如樹折斷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The womb shall forget him; the worm shall feed sweetly on him; he shall be no more remembered; and wickedness shall be broken as a tree.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6913,183 +6423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:21  |  Job 24:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他惡待不懷孕不生養的婦人， 不善待寡婦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He evil entreateth the barren that beareth not: and doeth not good to the widow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7105,183 +6577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:22  |  Job 24:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而神用能力保全有勢力的人； 那性命難保的人仍然興起。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He draweth also the mighty with his power: he riseth up, and no man is sure of life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7297,183 +6731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:23  |  Job 24:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神使他們安穩，他們就有所倚靠； 神的眼目也看顧他們的道路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though it be given him to be in safety, whereon he resteth; yet his eyes are upon their ways.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7489,183 +6885,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:24  |  Job 24:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們被高舉，不過片時就沒有了； 他們降為卑，被除滅，與眾人一樣， 又如穀穗被割。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They are exalted for a little while, but are gone and brought low; they are taken out of the way as all other, and cut off as the tops of the ears of corn.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7681,183 +7039,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:25  |  Job 24:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若不是這樣，誰能證實我是說謊的， 將我的言語駁為虛空呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if it be not so now, who will make me a liar, and make my speech nothing worth?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7873,183 +7193,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:2  |  Job 24:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有人挪移地界， 搶奪群畜而牧養。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Some remove the landmarks; they violently take away flocks, and feed thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8065,183 +7347,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:3  |  Job 24:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們拉去孤兒的驢， 強取寡婦的牛為當頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They drive away the ass of the fatherless, they take the widow’s ox for a pledge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8257,183 +7501,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:4  |  Job 24:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們使窮人離開正道； 世上的貧民盡都隱藏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They turn the needy out of the way: the poor of the earth hide themselves together.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8449,183 +7655,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:5  |  Job 24:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這些貧窮人如同野驢出到曠野，殷勤尋找食物； 他們[靠着]野地給兒女糊口，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, as wild asses in the desert, go they forth to their work; rising betimes for a prey: the wilderness yieldeth food for them and for their children.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8641,183 +7809,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:6  |  Job 24:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>收割[別人]田間的禾稼， 摘取惡人餘剩的葡萄，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They reap every one his corn in the field: and they gather the vintage of the wicked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8833,183 +7963,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:7  |  Job 24:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>終夜赤身無衣， 天氣寒冷毫無遮蓋，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They cause the naked to lodge without clothing, that they have no covering in the cold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9025,183 +8117,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 24:8  |  Job 24:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在山上被大雨淋濕， 因沒有避身之處就挨近磐石。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They are wet with the showers of the mountains, and embrace the rock for want of a shelter.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>