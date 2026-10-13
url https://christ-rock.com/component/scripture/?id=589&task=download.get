--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -47,117 +47,117 @@
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R915cb5bf66fa4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R54e7e1fd529c4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rcbefc517a0b94e1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R46ec030f73564c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2f0a258d64d44fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfd83edf2816a4e22" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R81d82d308dbd495f"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6c609a21bb004191"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0cfac93ca317428c"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R37ae29dd7de44bae"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R260b00429ec74220"/>
-[...23 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R17b88fd8ec404b17"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc7c68494ce93494a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rfc766e58688d4d83"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1680ef3c0b5c4b0c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rc4e2a707a22d453a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd383a602425e4525"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R0b9ff3bee6cb4a5c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R27e48d5e03324424"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R66ad408dfc9848c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R57d5c007b4374fa2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R2a417ebcc5184e1d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R1546671a538d4a7e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rc56daef2bbc848db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R68fa076293784745"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R62a56e7614704d84"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R798ff499627746d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R832c7360b5634df5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rb9cb9829d3734002"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rd370b24d75a44d4a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R06887817d33347fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R9c79840778244fc4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R946098a57dbd4ac8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rf8ebd0e50bef4628"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R937d3a4ae0f8447c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R1c591db7be9d4305"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Ra593836197584f7c"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rbca73bbf902b4227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R81d82d308dbd495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0cfac93ca317428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2e481512b7e941bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb3512cb05a4a472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R260b00429ec74220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R49939263499945e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbe381143ba4b484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8c1b7b92257f4c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R782c6d7c3d6743cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re7c4c4c2bbd2406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R72f91d9a3d924fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R73d6b1258e8b4840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf022090336514795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rea669009410444c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R293b7db22dfc4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4dd27562f4c54790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R39e42c7f56e24001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5cfbc58671424b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R599b209ca30d4ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R95551098fb9a4e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R83c657ff62d44afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rda86088938a245dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R35c2ae9df95c4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R46695a68b6a8451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R76255159d4374d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R204503cc45c349a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb9b0e9f2837a405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rccf47468173649aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R17b88fd8ec404b17" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R634cdeb8203b4024" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R17ce3879ae474739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6c609a21bb004191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37ae29dd7de44bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R68de7de2880b439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Raf9016fbd39f46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc7c68494ce93494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfc766e58688d4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1680ef3c0b5c4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc4e2a707a22d453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd383a602425e4525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0b9ff3bee6cb4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R27e48d5e03324424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R66ad408dfc9848c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R57d5c007b4374fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2a417ebcc5184e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1546671a538d4a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc56daef2bbc848db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R68fa076293784745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R62a56e7614704d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R798ff499627746d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R832c7360b5634df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb9cb9829d3734002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd370b24d75a44d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R06887817d33347fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R9c79840778244fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R946098a57dbd4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf8ebd0e50bef4628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R937d3a4ae0f8447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1c591db7be9d4305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Ra593836197584f7c" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc3a1697d4e774fc3" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -361,123 +361,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4326287d22e646cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc0c57752125940e6" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb376e2239ac4469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e83ce159d954c33" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbe26af634afd47ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb053b59bd8f54a20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rec7e518e73d74d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e7e6ea230514a43" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf125fd437deb4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re726ce727d624cbd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf30b169b65e04426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2753e7d2efb74a5e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R37319983e032471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rebe384c5dada453f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2229fb42b2f54fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6aba4aa536b34eda" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rcaa379088ebd4350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7f002117da24dc8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rabe713875234452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R83c09e9b523e4343" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra6665d196acf4eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e5782b732134c7c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R39daeeef802546d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5cbb907358b4ef5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re319feaf70e944dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R85919641b5614411" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R169b81cc25724d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47dd405b351547f6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R286407ca33994d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf69e2a283184fcc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R2cfda9e32e934b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18fc7158f2f4474e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rfbfa8dec4b634e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88aba307c8224c68" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R450db4204e8543b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R894d1397040d4702" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0462dbbdfcbe4174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d42342923f3458b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rf0e25a38a64a443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10390002fca54aab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R983a594e4e644a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc3c3b2b4c1f14106" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd419646bde824935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f6374bc20024f7d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6b36ddbbcddd4bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4911af1282e844ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R16bf0e50943c4474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9448318f21ad4819" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf04ec8e1c8654a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8491efee534947a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R04f299b429754704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2575667303fc4737" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7ba5cbd840f34439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32c1cde5dd484e0a" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2811,100 +2811,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf069f9e66a6c457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R10a71889433c44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re36e55b4835e4c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf882dcaa13e9491d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb96190ef01f94d6e" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rae6dc8a2e58a4915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc090a73e468f416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R4a66e4b3153a4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R03b87e7722cd4f53" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R855695a9ec6641db" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R10a71889433c44d0"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc090a73e468f416f"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re36e55b4835e4c1d"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4a66e4b3153a4166"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3930,116 +3930,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf882dcaa13e9491d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R03b87e7722cd4f53"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rbb4b512e589c423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6b4e1180822a4755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re8a69fb6c2014364" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0ec6af583db84dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0db3e86aa44447e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rceffa28a6bed461c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6b4e1180822a4755"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re8a69fb6c2014364"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0db3e86aa44447e2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rceffa28a6bed461c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4103,123 +4103,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69b9284efc7f4df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rde291682e7204c77" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13b2e62754504e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7c812c358eb543b9" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdddd6783e516487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4708ae40024c4a9c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea55ec50e79846f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R6518cf8c33e84f79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5b11ddb17dc46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rc531f965c83c468f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec427184c42d4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R1825cef8177e4dc4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89c77298343e4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rf62f3d8b62b64065" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R898566e744a149fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R7231c8e1056a48b0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd16b518a14f349e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rbf6b3984566b4261" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb209d8d9b0645ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R2a42cc289c7c4555" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra020ef09bedd4f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R639a872b90fd4a64" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf9d8cc72b8e448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R4419971794dc4630" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72b5267813c14078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R80acc29bff6c48d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree477e940ef041f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rdf830a98c38a49dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09df4197e71b45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rec01088c60854860" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfbb4017c10804502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rb98444e82cb843ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4a4eb34f5174af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R016e2430f7ff4306" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R116a674cfdf3437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R150ff6082f004efe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfbbe3c6bafbf4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Redb376ddd72b4a78" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d984177ae564593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R5ff3db1994c843ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbeb251eacc934650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R2929928a0b60454d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R79ec26b407634649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R07cb714a923040d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ff9a80d646245d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R1472714838f941e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc54fd5ccbc9f4a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R87a55eda00604c14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf0c3c470923d4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R4d8ebe8c390e4274" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03edc7e58a02478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Raceda7702e1c4890" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd83d944fb2e34a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc73150c545154466" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4237,65 +4237,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第37章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 37 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4313,183 +4317,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 37:9  |  Job 37:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>暴風出於[南]宮； 寒冷出於北方。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Out of the south cometh the whirlwind: and cold out of the north.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4505,183 +4471,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 37:10  |  Job 37:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神噓氣成冰； 寬闊之水也都凝結。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By the breath of God frost is given: and the breadth of the waters is straitened.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4697,183 +4625,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 37:11  |  Job 37:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使密雲盛滿水氣， 布散電光之雲；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also by watering he wearieth the thick cloud: he scattereth his bright cloud:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4889,183 +4779,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 37:12  |  Job 37:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這雲是藉他的指引游行旋轉， 得以在全地面上行他一切所吩咐的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it is turned round about by his counsels: that they may do whatsoever he commandeth them upon the face of the world in the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5081,183 +4933,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 37:13  |  Job 37:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>或為責罰，或為[潤]地， 或為施行慈愛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He causeth it to come, whether for correction, or for his land, or for mercy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5273,183 +5087,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 37:14  |  Job 37:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯啊，你要留心聽， 要站立思想神奇妙的作為。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hearken unto this, O Job: stand still, and consider the wondrous works of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5465,183 +5241,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 37:15  |  Job 37:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神如何[吩咐]這些， 如何使雲中的電光照耀，你知道嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Dost thou know when God disposed them, and caused the light of his cloud to shine?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5657,183 +5395,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 37:16  |  Job 37:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雲彩如何浮於空中， 那知識全備者奇妙的作為，你知道嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Dost thou know the balancings of the clouds, the wondrous works of him which is perfect in knowledge?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5849,183 +5549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 37:17  |  Job 37:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>南[風]使地寂靜， 你的衣服就如火熱，你知道嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How thy garments are warm, when he quieteth the earth by the south wind?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6041,183 +5703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 37:18  |  Job 37:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你豈能與神同鋪穹蒼嗎？ 這穹蒼堅硬，如同鑄成的鏡子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hast thou with him spread out the sky, which is strong, and as a molten looking glass?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6233,183 +5857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 37:1  |  Job 37:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此我心戰兢， 從原處移動。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>At this also my heart trembleth, and is moved out of his place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6425,183 +6011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 37:19  |  Job 37:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們愚昧不能陳說； 請你指教我們該對他說甚麼話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Teach us what we shall say unto him; for we cannot order our speech by reason of darkness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6617,183 +6165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 37:20  |  Job 37:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人豈可說：我願與他說話？ 豈有人自願滅亡嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shall it be told him that I speak? if a man speak, surely he shall be swallowed up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6809,183 +6319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 37:21  |  Job 37:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在[有雲遮蔽]，人不得見穹蒼的光亮； 但風吹過，天又發晴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And now men see not the bright light which is in the clouds: but the wind passeth, and cleanseth them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7001,183 +6473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 37:22  |  Job 37:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>金光出於北方， 在神那裏有可怕的威嚴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Fair weather cometh out of the north: with God is terrible majesty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7193,183 +6627,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 37:23  |  Job 37:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論到全能者，我們不能測度； 他大有能力，有公平和大義， 必不苦待人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Touching the Almighty, we cannot find him out: he is excellent in power, and in judgment, and in plenty of justice: he will not afflict.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7385,183 +6781,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 37:24  |  Job 37:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，人敬畏他； 凡自[以為]心中有智慧的人，他都不顧念。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Men do therefore fear him: he respecteth not any that are wise of heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7577,183 +6935,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 37:2  |  Job 37:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>聽啊，神轟轟的聲音 是他口中所發的響聲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear attentively the noise of his voice, and the sound that goeth out of his mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7769,183 +7089,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 37:3  |  Job 37:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他發響聲震遍天下， 發電光閃到地極。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He directeth it under the whole heaven, and his lightning unto the ends of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7961,183 +7243,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 37:4  |  Job 37:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>隨後人聽見有雷聲轟轟，大發威嚴， 雷電接連不斷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>After it a voice roareth: he thundereth with the voice of his excellency; and he will not stay them when his voice is heard.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8153,183 +7397,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 37:5  |  Job 37:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神發出奇妙的雷聲； 他行大事，我們不能測透。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God thundereth marvellously with his voice; great things doeth he, which we cannot comprehend.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8345,183 +7551,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 37:6  |  Job 37:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他對雪說：要降在地上； 對大雨和暴雨也是這樣說。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he saith to the snow, Be thou on the earth; likewise to the small rain, and to the great rain of his strength.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8537,183 +7705,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 37:7  |  Job 37:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他封住各人的手， 叫所造的萬人都曉得他的作為。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He sealeth up the hand of every man; that all men may know his work.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8729,183 +7859,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 37:8  |  Job 37:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>百獸進入穴中， 臥在洞內。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then the beasts go into dens, and remain in their places.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>