--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -53,120 +53,120 @@
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4a9f071e730f4ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R01063025a9ba4fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9ab1751de9944432" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5b872e1a4afd45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb7abb8eaf8ce46c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf80666295fee4059" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbe1d2f810e624bac"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R47628c830eb443a7"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R34303f3a7bbd4ccb"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R70e2b12a2fb142cc"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R119e44812a2e4b43"/>
-[...26 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rcb81abcb14fa40f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8f4dcc8b4b404925"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ree2bb83baeee4be9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R335a6b74f1f14391"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R29b195ebc33a4eea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8f03aa43f2244508"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1184e46dc3aa49d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R680d70801a464daf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Ra03e8057004d4daf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R9d5b6f0bb96c484c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R1c8192d1b17d437e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R471f7b3f85c34f0f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb8ebe0ee00104c48"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R63fafd4cc32e4d2b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R3ac65dc00a4040e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R13c3c1c5033b4bf5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R43e41539686e46e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R9ef239f91d7749f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R9b558bf54a3d4914"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R6b7f497799e9428a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R3c5dc510740644d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R50f75921629b458b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rdc061c0ece834dd9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R5d1d257a40894ae9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rf866890d3d9c45c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R6bb86b483d9747df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R20d933d6ea8e4729"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rece217c6b0a141c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Ra6a65795e33647c8"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0643678e568b4c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbe1d2f810e624bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R34303f3a7bbd4ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rea14758e1eba4ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1637f599ecaf43e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R119e44812a2e4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1baff386fb114391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R51ba92c4af9647c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9322ef343ddb48fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7fec368dab504a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4fdb31b970c74b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4a64269ac75841d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdf348ba34b584b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R271875def6e44e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra765164fc0af4149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R04226e29726a4874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfcf3105065ea4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rea0fd65771544480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R24afe6cd1ae44353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9a32209768e948eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R28593b1e1b1d4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R51fa2426fcf044e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R71930e8f811e4629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc49f75c21f5d4422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra4c8be1bd7f34c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3c5198d639de42f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R80d723eaeee24432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R1ad62ea255a94655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0c7ef428994041e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R93af6145bccd4aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rbdd6ebdebb9a4b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R241d9440616f43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rcb81abcb14fa40f7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R4b4d3593572a4ce7" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc4d15accfc464c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R47628c830eb443a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R70e2b12a2fb142cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4bb51061b8784875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2baac2f630424c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8f4dcc8b4b404925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ree2bb83baeee4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R335a6b74f1f14391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R29b195ebc33a4eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8f03aa43f2244508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1184e46dc3aa49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R680d70801a464daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra03e8057004d4daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9d5b6f0bb96c484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1c8192d1b17d437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R471f7b3f85c34f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb8ebe0ee00104c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R63fafd4cc32e4d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3ac65dc00a4040e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R13c3c1c5033b4bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R43e41539686e46e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9ef239f91d7749f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R9b558bf54a3d4914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6b7f497799e9428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3c5dc510740644d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R50f75921629b458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rdc061c0ece834dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R5d1d257a40894ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rf866890d3d9c45c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R6bb86b483d9747df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R20d933d6ea8e4729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rece217c6b0a141c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Ra6a65795e33647c8" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb88461efbb6c4846" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -370,132 +370,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R49173f3e6e634c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d2ae8306dcb4d8a" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd9eaab9e35a74229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R647339d78a214ec9" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R300df0b18f3d44cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R85322b68922b4579" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rebab20076dff4d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b660d48624c485b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R797739a6b17c4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2476cbaebba41a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd092cb03000e4a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b11ff5309474a30" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R29d0e96dc19e4783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re92ffcbed50747db" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfb47ea980b1341ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20e4398a012c4dd2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rfd8cadabac37419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52fa5b802f6e45e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R58e19a09706c4e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1bbc49e1000a4b71" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R42bce77ebb4449ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff4a3c9e590b4ea6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8b5660b268724d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re6372c3884ad4b93" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R45c934b21f004f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf36cc57e8524de3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2149f485c11a47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6ef6881ecff450e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8f8078d49468475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20b01bef601e456a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9f446ebddbe94f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R27315430c4a84d67" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R429104e610264ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ee1587a9310471c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R04df1b3960f04e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R321d621129644779" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R518e66c60c9a4d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb43759acb7e04c3e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rf062b4d679034ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R22aa5a8351fd43de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R8cbc1477cb954288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3676b7d852274321" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R01379f0b5f154a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd9ead6e1e7242dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R6438c6411aa84817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4a94424f62e243c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R302f3fc765f94638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2c63a0687f04bf9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6f90ca77ce454a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rafa1a9b4e61d462c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9ca19623083d42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra85b436b4e054250" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0872519f91ae4306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd17b6252e3364004" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfd203e4ba81e47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re31db986ea434876" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd8cb99f5ffde4da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd750ee0d87f24637" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2fe7971934bb41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b3095d8df944e8d" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3114,100 +3114,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3d1ef59f8a2f4d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R19c73ee0647f402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rfec743247c8244b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rfd9fe50e63a749ab" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd44b65c8616e4b81" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R179b71b59d3e4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R826208a0a0164975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3f7fdfa1984242a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra61a1f428fcd4e57" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R59a0b2dc546a478e" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R19c73ee0647f402e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R826208a0a0164975"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfec743247c8244b0"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3f7fdfa1984242a1"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4233,116 +4233,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rfd9fe50e63a749ab"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra61a1f428fcd4e57"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R887b80cefeae487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R38ba583b440c493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe4bd81163b44952" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R2d73b092b59e43ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R564e6a49656a4588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c8800ed5c214305" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R38ba583b440c493b"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rfe4bd81163b44952"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R564e6a49656a4588"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8c8800ed5c214305"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4406,132 +4406,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f34957fb3414e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R0dc31538000e4cb7" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a932130796b4d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rfab9cdfe4f394243" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd95eb7074b24a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R75e67b58ae164027" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R112f01b3d57d43f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R9112ab9f10644bea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4e83074c9ac34644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rd0b587a1f4f14164" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc94220298d1444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R195bfc642bef4913" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96ec21bd703c4736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R61af46232b6f4177" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf32576e01154de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rfc659a5f6b404c53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f57abc1cd504623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R4523054bc9e24547" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R878d0c75c1ca48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R8ea2f2b128bc4385" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a04bc5154ef41e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R43e954b69d614b56" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36f8f8df935c440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R302f8746ce994d35" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf32492d9c3d645df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rdc380d91a6194b14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2bde650a20ae46c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd8810678af864a9a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R545cfbfcefc54793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rf7fe385fd01d4872" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R040560e29f93495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rb3d0b8afd43340ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde310d7a70c449e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R88a3284f28fa433c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5cd42e8be374671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rd4f0a8de1591470f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab3b5eda4d134e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R9b33170072d04c57" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5263dd7659bb4292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R50b0888e352b4833" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2dd8d44be5344f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Ra713d6cb12d84474" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe5049f9c6164662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rbd6c4e3c82b546a7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2650049e2b9e4118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R918cd422e57c4fc9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2bce8e4ce224877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ra0d410af851b422c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7f5a61753d348c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rfd565a01e6974420" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R02c29bb1a7ed40a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R7c3f253d5be24fc0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4a2a73d8ef74c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R8a6cce3cc2e043e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdcb5d82458fe4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R2a2402ecfbab40d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R449923b3a3164a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R02f799d7cae94f67" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6ad332e53d0414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4e832e12ca784685" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4549,65 +4549,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書第5章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Amos 5 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4625,183 +4629,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:9  |  Amos 5:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使力強的忽遭滅亡， 以致保障遭遇毀壞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That strengtheneth the spoiled against the strong, so that the spoiled shall come against the fortress.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4817,183 +4783,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:10  |  Amos 5:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們怨恨那在城門口責備人的， 憎惡那說正直話的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They hate him that rebuketh in the gate, and they abhor him that speaketh uprightly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5009,183 +4937,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:11  |  Amos 5:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們踐踏貧民， 向他們勒索麥子； 你們用鑿過的石頭建造房屋， 卻不得住在其內； 栽種美好的葡萄園， 卻不得喝所出的酒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Forasmuch therefore as your treading is upon the poor, and ye take from him burdens of wheat: ye have built houses of hewn stone, but ye shall not dwell in them; ye have planted pleasant vineyards, but ye shall not drink wine of them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5201,183 +5091,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:12  |  Amos 5:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我知道你們的罪過何等多， 你們的罪惡何等大。 你們苦待義人，收受賄賂，在城門口屈枉窮乏人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I know your manifold transgressions and your mighty sins: they afflict the just, they take a bribe, and they turn aside the poor in the gate from their right.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5393,183 +5245,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:13  |  Amos 5:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以通達人見這樣的時勢必靜默不言， 因為時勢真惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore the prudent shall keep silence in that time; for it is an evil time.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5585,183 +5399,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:14  |  Amos 5:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要求善， 不要求惡，就必存活。 這樣，耶和華－萬軍之神 必照你們所說的與你們同在。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seek good, and not evil, that ye may live: and so the LORD, the God of hosts, shall be with you, as ye have spoken.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5777,183 +5553,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:15  |  Amos 5:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要惡惡好善， 在城門口秉公行義； 或者耶和華－萬軍之神向約瑟的餘民施恩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hate the evil, and love the good, and establish judgment in the gate: it may be that the LORD God of hosts will be gracious unto the remnant of Joseph.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5969,183 +5707,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:16  |  Amos 5:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶和華－萬軍之神如此說： 在一切寬闊處必有哀號的聲音； 在各街市上必有人說： 哀哉！哀哉！ 又必叫農夫來哭號， 叫善唱哀歌的來舉哀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore the LORD, the God of hosts, the Lord, saith thus; Wailing shall be in all streets; and they shall say in all the highways, Alas! alas! and they shall call the husbandman to mourning, and such as are skilful of lamentation to wailing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6161,183 +5861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:17  |  Amos 5:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在各葡萄園必有哀號的聲音， 因為我必從你中間經過。 這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in all vineyards shall be wailing: for I will pass through thee, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6353,183 +6015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:18  |  Amos 5:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>想望耶和華日子來到的有禍了！ 你們為何想望耶和華的日子呢？ 那日黑暗沒有光明，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Woe unto you that desire the day of the LORD! to what end is it for you? the day of the LORD is darkness, and not light.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6545,183 +6169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:1  |  Amos 5:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列家啊，要聽我為你們所作的哀歌：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear ye this word which I take up against you, even a lamentation, O house of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6737,183 +6323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:19  |  Amos 5:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>景況好像人躲避獅子又遇見熊， 或是進房屋以手靠牆，就被蛇咬。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As if a man did flee from a lion, and a bear met him; or went into the house, and leaned his hand on the wall, and a serpent bit him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6929,183 +6477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:20  |  Amos 5:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的日子不是黑暗沒有光明嗎？ 不是幽暗毫無光輝嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shall not the day of the LORD be darkness, and not light? even very dark, and no brightness in it?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7121,183 +6631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:21  |  Amos 5:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我厭惡你們的節期， 也不喜悅你們的嚴肅會。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I hate, I despise your feast days, and I will not smell in your solemn assemblies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7313,183 +6785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:22  |  Amos 5:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們雖然向我獻燔祭和素祭， 我卻不悅納， 也不顧你們用肥畜獻的平安祭；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though ye offer me burnt offerings and your meat offerings, I will not accept them: neither will I regard the peace offerings of your fat beasts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7505,183 +6939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:23  |  Amos 5:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要使你們歌唱的聲音遠離我， 因為我不聽你們彈琴的響聲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Take thou away from me the noise of thy songs; for I will not hear the melody of thy viols.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7697,183 +7093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:24  |  Amos 5:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟願公平如大水滾滾， 使公義如江河滔滔。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But let judgment run down as waters, and righteousness as a mighty stream.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7889,183 +7247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:25  |  Amos 5:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「以色列家啊，你們在曠野四十年，豈是將祭物和供物獻給我呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Have ye offered unto me sacrifices and offerings in the wilderness forty years, O house of Israel?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8081,183 +7401,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:26  |  Amos 5:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們抬着為自己所造之摩洛的帳幕和偶像的龕，並你們的神星。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But ye have borne the tabernacle of your Moloch and Chiun your images, the star of your god, which ye made to yourselves.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8273,183 +7555,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:27  |  Amos 5:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以我要把你們擄到大馬士革以外。」這是耶和華－名為萬軍之神說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore will I cause you to go into captivity beyond Damascus, saith the LORD, whose name is The God of hosts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8465,183 +7709,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:2  |  Amos 5:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列民跌倒，不得再起； 躺在地上，無人攙扶。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The virgin of Israel is fallen; she shall no more rise: she is forsaken upon her land; there is none to raise her up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8657,183 +7863,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:3  |  Amos 5:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶和華如此說： 以色列家的城發出一千[兵]的，只剩一百； 發出一百的，只剩十個。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thus saith the Lord GOD; The city that went out by a thousand shall leave an hundred, and that which went forth by an hundred shall leave ten, to the house of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8849,183 +8017,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:4  |  Amos 5:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華向以色列家如此說： 你們要尋求我，就必存活。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thus saith the LORD unto the house of Israel, Seek ye me, and ye shall live:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9041,183 +8171,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:5  |  Amos 5:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要往伯特利尋求， 不要進入吉甲， 不要過到別是巴； 因為吉甲必被擄掠， 伯特利也必歸於無有。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But seek not Beth-el, nor enter into Gilgal, and pass not to Beer-sheba: for Gilgal shall surely go into captivity, and Beth-el shall come to nought.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9233,183 +8325,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:6  |  Amos 5:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要尋求耶和華，就必存活， 免得他在約瑟家像火發出， 在伯特利焚燒，無人撲滅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seek the LORD, and ye shall live; lest he break out like fire in the house of Joseph, and devour it, and there be none to quench it in Beth-el.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9425,183 +8479,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:7  |  Amos 5:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們這使公平變為茵蔯、 將公義丟棄於地的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye who turn judgment to wormwood, and leave off righteousness in the earth,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9617,183 +8633,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 5:8  |  Amos 5:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要[尋求]那造昴星和參星， 使死蔭變為晨光， 使白日變為黑夜， 命海水來澆在地上的－ 耶和華是他的名；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seek him that maketh the seven stars and Orion, and turneth the shadow of death into the morning, and maketh the day dark with night: that calleth for the waters of the sea, and poureth them out upon the face of the earth: The LORD is his name:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>