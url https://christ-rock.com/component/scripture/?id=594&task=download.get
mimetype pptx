--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -29,108 +29,108 @@
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R278d7ca6b201456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R367d252e9a924313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb4c5efdcd0354315" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2a8c1ad073af4bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4440ec99168e476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfde10c0478db484b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc87d7bbc402647c4"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbb4527bd53244509"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8c3e2ede54774e64"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2d6c9fce584b4505"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6dfdb1f33abd445d"/>
-[...14 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R86176fac53cd4b68"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R600b800307a0418b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rf08afc48fc1b4830"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R0b8f1826ebb740d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rfa4053caad244b48"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R067410a818b840a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Re2fdb447bbe647d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R837f4f8a0d864576"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R772914a2f00b4efe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rb4e97f5cc8f54172"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rbafa41406e0e49bb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R645e3280759f495f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R2232b3bbed684adf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rb9b9b17396584b17"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rfb09bb1ebc3a4f4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R8506ffde43ed42ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Reab01357bff04d67"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Reb954fda19d34122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc87d7bbc402647c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c3e2ede54774e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3df901ecd3cc482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rcfe0f937d5944f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6dfdb1f33abd445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R39a9f220f25b46bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf6476aabd6664549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R62eaeaf87e774a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0caf426da15f4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra756635e44354d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rca0851c8cd544773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R78c693a5f7964085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc1d71bbefd494964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0391dddeecf344f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3e2129980658418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R73da050fd21447b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R195c51db41f64bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb94c9172e91e4def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R40a0bdda29704a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R86176fac53cd4b68" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R83662e1614604615" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R828063e729324db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbb4527bd53244509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d6c9fce584b4505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2f961698e58147df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb959b85096524486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R600b800307a0418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf08afc48fc1b4830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0b8f1826ebb740d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfa4053caad244b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R067410a818b840a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re2fdb447bbe647d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R837f4f8a0d864576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R772914a2f00b4efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb4e97f5cc8f54172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbafa41406e0e49bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R645e3280759f495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2232b3bbed684adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb9b9b17396584b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfb09bb1ebc3a4f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8506ffde43ed42ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Reab01357bff04d67" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R90aef47749c64880" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -334,96 +334,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R190f59c3dc714795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc3f97aeca111426c" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc37d4c1d9e5643ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R673dfe12f65243b6" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb473b0c61b70403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc8cf62f4d4e412a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf01fd2f7e6a94a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R047111423e484717" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3f63c05d22934ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc54763c6d354570" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R16bf9f88a0e645d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R844df6df104a471b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6651bb98b0cd4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R83be64b3f71842f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ref1d6ca58fec4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf63d8363d611405f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9957b3edce7244b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4ef3fd9dad24a46" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9c20ea97b845427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd87d73296e54a1f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R74c82c4eb8f94594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7966b42d47174d50" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfa898d8f7d424f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6bab86ddc5714b12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R90e1e2aa7bb04b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb8ad49060a84797" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R46dd5e126f5f4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R021d75a4a7e743ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rce6e199bb3e14520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f42bce5aeb94e30" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc72212b8a10746ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9fde460ba14442c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0135846bfd784106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1bf6a80a73bb4b72" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R97e1540a3f504c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R822502a2b5a2409a" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1902,100 +1902,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R103217eca61745f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0abaf9fc50cc4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0eecba5861e54bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re79c825abda6460e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re93a0e4169db4024" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R408d836842db4b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd7b7d3cde2f140ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd7f8a63989f54ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R6828b22df3534fec" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7dc186b187184ff6" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0abaf9fc50cc4a8e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd7b7d3cde2f140ca"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0eecba5861e54bdf"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd7f8a63989f54ca6"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3021,116 +3021,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re79c825abda6460e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6828b22df3534fec"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re7853f7216ec4a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf2693035ecf14550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbfa7588c5938401b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rfac8e193fb4d4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdb05b6cd1f2447b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b8783f2122b4f0b" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf2693035ecf14550"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbfa7588c5938401b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rdb05b6cd1f2447b7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7b8783f2122b4f0b"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3194,96 +3194,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3fe6ea5a4aab42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9e8d62592e9242c9" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c6cbbc5a63d4b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re1e3e231388d4f20" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1879282207db46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R01669c17db1e4077" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5864b83e72b14152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb5bdcac1aa164e40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd44ba62dbf5542ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R761527e1ea6b4825" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04d299cd2f0244a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R57ce1deb288542f8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3121746d2c064ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R3eb8bb9f64b04c18" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9de696678172405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R6dc6e5c353fd467a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdaf124e4af494b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R5224e6010a90400b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rabe965f0a2ff4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R70686ead75bf429a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra87bb3cd19ca43b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R020d238ea1f34fe3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1f08ecb8337145f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R3b42e7c5be5140a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R123d8e88fbb0433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R2cd0ef9a304a47d7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra12eeab646f7452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R9b4eb4d79a644cde" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3c70a30760343ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R49f79d7e2be94997" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14551abc864d4d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb8fb74f569d74462" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a43d19c281a4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R154f4dc946704b6f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbae46bddf5194ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb3ecb36e5cc44e8a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3301,65 +3301,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Amos 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3377,183 +3381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 1:9  |  Amos 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華如此說： 泰爾三番四次地犯罪， 我必不免去她的刑罰； 因為她將眾民交給以東， 並不記念弟兄的盟約。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD; For three transgressions of Tyrus, and for four, I will not turn away the punishment thereof; because they delivered up the whole captivity to Edom, and remembered not the brotherly covenant:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3569,183 +3535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 1:10  |  Amos 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我卻要降火在泰爾的城內， 燒滅其中的宮殿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I will send a fire on the wall of Tyrus, which shall devour the palaces thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3761,183 +3689,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 1:11  |  Amos 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華如此說： 以東三番四次地犯罪， 我必不免去她的刑罰； 因為她拿刀追趕兄弟，毫無憐憫， 發怒撕裂，永懷忿怒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD; For three transgressions of Edom, and for four, I will not turn away the punishment thereof; because he did pursue his brother with the sword, and did cast off all pity, and his anger did tear perpetually, and he kept his wrath for ever:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3953,183 +3843,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 1:12  |  Amos 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我卻要降火在提幔， 燒滅波斯拉的宮殿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I will send a fire upon Teman, which shall devour the palaces of Bozrah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4145,183 +3997,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 1:13  |  Amos 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華如此說： 亞捫人三番四次地犯罪， 我必不免去他們的刑罰； 因為他們剖開基列的孕婦， 擴張自己的境界。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD; For three transgressions of the children of Ammon, and for four, I will not turn away the punishment thereof; because they have ripped up the women with child of Gilead, that they might enlarge their border:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4337,183 +4151,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 1:14  |  Amos 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我卻要在爭戰吶喊的日子， 旋風狂暴的時候， 點火在拉巴的城內， 燒滅其中的宮殿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I will kindle a fire in the wall of Rabbah, and it shall devour the palaces thereof, with shouting in the day of battle, with a tempest in the day of the whirlwind:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4529,183 +4305,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 1:15  |  Amos 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的王和首領必一同被擄去。 這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And their king shall go into captivity, he and his princes together, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4721,183 +4459,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 1:1  |  Amos 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當猶大王烏西雅，以色列王約阿施的兒子耶羅波安在位的時候，大地震前二年，提哥亞牧人中的阿摩司得默示論以色列。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The words of Amos, who was among the herdmen of Tekoa, which he saw concerning Israel in the days of Uzziah king of Judah, and in the days of Jeroboam the son of Joash king of Israel, two years before the earthquake.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4913,183 +4613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 1:2  |  Amos 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他說：耶和華必從錫安吼叫， 從耶路撒冷發聲； 牧人的草場要悲哀； 迦密的山頂要枯乾。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, The LORD will roar from Zion, and utter his voice from Jerusalem; and the habitations of the shepherds shall mourn, and the top of Carmel shall wither.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5105,179 +4767,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 1:3  |  Amos 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華如此說： 大馬士革三番四次地犯罪， 我必不免去她的刑罰； 因為她以打糧食的鐵器打過基列。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD; For three transgressions of Damascus, and for four, I will not turn away the punishment thereof; because they have threshed Gilead with threshing instruments of iron:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5297,183 +4921,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 1:4  |  Amos 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我卻要降火在哈薛的家中， 燒滅便‧哈達的宮殿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I will send a fire into the house of Hazael, which shall devour the palaces of Ben-hadad.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5489,183 +5075,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 1:5  |  Amos 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必折斷大馬士革的門閂， 剪除亞文平原的居民和伯‧伊甸掌權的。 亞蘭人必被擄到吉珥。 這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will break also the bar of Damascus, and cut off the inhabitant from the plain of Aven, and him that holdeth the sceptre from the house of Eden: and the people of Syria shall go into captivity unto Kir, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5681,179 +5229,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 1:6  |  Amos 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華如此說： 迦薩三番四次地犯罪， 我必不免去她的刑罰； 因為她擄掠眾民交給以東。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD; For three transgressions of Gaza, and for four, I will not turn away the punishment thereof; because they carried away captive the whole captivity, to deliver them up to Edom:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5873,183 +5383,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 1:7  |  Amos 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我卻要降火在迦薩的城內， 燒滅其中的宮殿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I will send a fire on the wall of Gaza, which shall devour the palaces thereof:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6065,179 +5537,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 1:8  |  Amos 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必剪除亞實突的居民和亞實基倫掌權的， 也必反手攻擊以革倫。 非利士人所餘剩的必都滅亡。 這是主耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will cut off the inhabitant from Ashdod, and him that holdeth the sceptre from Ashkelon, and I will turn mine hand against Ekron: and the remnant of the Philistines shall perish, saith the Lord GOD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>