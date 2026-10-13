--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3ac6578f09e54699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb257a0ed7d724338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbb0284a011484280" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R17064e4cc101497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R852c4073c02347d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R003cab0e40734365" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9a2dcd5b55da4d4f"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9af5c77eb12f492f"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R331f6fdfb1534748"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra5893fd24d624d97"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6af47a8eba0e4da5"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rbda809992d774d93"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0fc293da0e5548ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rf7fd2c04d6e24c2b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rede97a6254b24244"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R13ddeef8a44e4ea4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R592fba0122ee4dd0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rea70a91e5ea74984"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R1e80204370b74110"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rfa3f964d495648c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R9e2fa86451ef48a8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rd63152601a8b4954"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R7d9179ead05c426b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R7971760c89db4990"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R58a586da04934df9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rb80e2294d99b4a3b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R02c1114d543249f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R155be00c211e472e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R46fd642d6c494a28"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R6556fc593f154bda"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R97b53b6ce7c94910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9a2dcd5b55da4d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R331f6fdfb1534748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc785bce3c50b4fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6cef24ab1e4041ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6af47a8eba0e4da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3528c3095ff04df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R16a4e648c45f483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re630d9c3b08c4aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R253c77a24d5345c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rcd5ab81562ad406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re954d2190d854b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7d5da236b12f400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Reab1777eccfc44b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re2b89715a9e64e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R97c2d5532127476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1621b5a94f0a458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Receef716f9e44f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R786a7bcc46bb4e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rbdbc4cc9580244cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5af3e063c6c04514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R49b9443465ae4d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbda809992d774d93" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9803a888807243c2" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3788564c9bf74f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9af5c77eb12f492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra5893fd24d624d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R312bb873b9c84716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0a67e21d9c0f4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0fc293da0e5548ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf7fd2c04d6e24c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rede97a6254b24244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R13ddeef8a44e4ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R592fba0122ee4dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rea70a91e5ea74984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1e80204370b74110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfa3f964d495648c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9e2fa86451ef48a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd63152601a8b4954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7d9179ead05c426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7971760c89db4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R58a586da04934df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb80e2294d99b4a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R02c1114d543249f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R155be00c211e472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R46fd642d6c494a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6556fc593f154bda" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb71923eed7714979" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ree0b9af5255042ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc701c5353174e99" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb56a7d63e6604823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R093390af7e8c4aad" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0b19e058730d405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra5178df53f094a8c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R737b43f2363f417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re25b659835274251" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R82419ec9745e4923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc947c3da0c39430d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2f3a1030113e4ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04f70ac7790448ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Radf4c2f1c66f43d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a32efd3c6674083" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R78b2f6ba3ef9454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc4504df26db492c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R06bc2ed190334f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0199e90419b049d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rfc8c72cad88e42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13c54ce30e0e4fbf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rbeec9774e60945c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52ef174dc25a479d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3ba1a6bf998e48fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b0980e222304700" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd1275d07668b48ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32e570d7a21a4f91" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd759243603294bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd763d2b3d3ed4315" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8123ffce88c54959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb80947934484fd1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra924f973ed824b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06076014cf2b49b0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R442fca9e1ba74508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b821274cba0463e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfba60219d0e4487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb59575b3843a42cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R48add4f904a04649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56be18605de240de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re634a426dbfb4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rafcf849e150a47b6" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R229180edf443443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc87ef84749b54a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3130683451b44789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R138ba3cc46974a86" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd24c5ca95ec1423b" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbcb92ea5432f447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4b25b7a75b794552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9340f2aac6634ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra21341e5c7b24a03" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3f8d2ece132a4921" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc87ef84749b54a6d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4b25b7a75b794552"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3130683451b44789"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9340f2aac6634ce0"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R138ba3cc46974a86"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra21341e5c7b24a03"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R394ac66b993d4edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd88c92b25e8d4d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra67c9a02af20400e" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7e45c7de90954f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2495568cc74d46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc76be06cde264915" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd88c92b25e8d4d6c"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra67c9a02af20400e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2495568cc74d46cf"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc76be06cde264915"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b05e4952469423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R45edeae54b3b4499" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3df9ed6ec5e94645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2f2041a9fe9b48f9" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Recc761dd7e8d4f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd29593041e2f4a02" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbcdcc8fc796c4861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R5e0234db89844720" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f88bcc0e72b462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R8175c816bf6f4985" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6472f1e6288641e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rff2b1a610de64533" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rece9fd0ad9354919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rc807790dd7c84186" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re2f32b9a1e2e4724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rbf9cdc0a13c44c8b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f4fd5a374344570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R2106b8d7671749bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb4a117c5fa64693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rbf3428e31b3849e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R149ac3854c924854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Raac39dfda2fd4f90" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27b884b7bc0c4042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rc83cff92901b466c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc28b01ea22b14dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R081a355c1ffd4142" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d285f0d3a9940a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R906213568f84423c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf681eaa80a1547a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rf5ffdbcf8b954a17" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39c8dad3c52f4f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R7944bb9120ac4870" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R328efd37a6b24b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rbd55a6ea324a4bba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R403576b171484bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R6329fb3b448a4809" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra972bfda4dc047c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rb1d595759c774ae1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R59904d23429e4ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7b9ba809637340d9" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書第7章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Amos 7 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,183 +3589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 7:9  |  Amos 7:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以撒的邱壇必然淒涼；以色列的聖所必然荒廢。我必興起，用刀攻擊耶羅波安的家。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the high places of Isaac shall be desolate, and the sanctuaries of Israel shall be laid waste; and I will rise against the house of Jeroboam with the sword.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3777,179 +3743,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 7:10  |  Amos 7:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>伯特利的祭司亞瑪謝打發人到以色列王耶羅波安那裏，說：「阿摩司在以色列家中圖謀背叛你；他所說的一切話，這國擔當不起；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Amaziah the priest of Beth-el sent to Jeroboam king of Israel, saying, Amos hath conspired against thee in the midst of the house of Israel: the land is not able to bear all his words.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3969,183 +3897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 7:11  |  Amos 7:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為阿摩司如此說：『耶羅波安必被刀殺；以色列民定被擄去離開本地。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thus Amos saith, Jeroboam shall die by the sword, and Israel shall surely be led away captive out of their own land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4161,183 +4051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 7:12  |  Amos 7:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞瑪謝又對阿摩司說：「你這先見哪，要逃往猶大地去，在那裏糊口，在那裏說預言，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also Amaziah said unto Amos, O thou seer, go, flee thee away into the land of Judah, and there eat bread, and prophesy there:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4353,183 +4205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 7:13  |  Amos 7:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>卻不要在伯特利再說預言；因為這裏有王的聖所，有王的宮殿。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But prophesy not again any more at Beth-el: for it is the king’s chapel, and it is the king’s court.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4545,183 +4359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 7:14  |  Amos 7:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司對亞瑪謝說：「我原不是先知，也不是先知的門徒。我是牧人，又是修理桑樹的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then answered Amos, and said to Amaziah, I was no prophet, neither was I a prophet’s son; but I was an herdman, and a gatherer of sycomore fruit:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4737,183 +4513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 7:15  |  Amos 7:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華選召我，使我不跟從羊群，對我說：『你去向我民以色列說預言。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD took me as I followed the flock, and the LORD said unto me, Go, prophesy unto my people Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4929,183 +4667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 7:16  |  Amos 7:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞瑪謝啊，現在你要聽耶和華的話。你說：『不要向以色列說預言，也不要向以撒家滴下[預言]。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now therefore hear thou the word of the LORD: Thou sayest, Prophesy not against Israel, and drop not thy word against the house of Isaac.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5121,183 +4821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 7:17  |  Amos 7:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以耶和華如此說：『你的妻子必在城中作妓女；你的兒女必倒在刀下。你的地必有人用繩子量了分取；你自己必死在污穢之地。以色列民定被擄去離開本地。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore thus saith the LORD; Thy wife shall be an harlot in the city, and thy sons and thy daughters shall fall by the sword, and thy land shall be divided by line; and thou shalt die in a polluted land: and Israel shall surely go into captivity forth of his land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5313,179 +4975,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 7:1  |  Amos 7:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶和華指示我一件事：為王割菜之後，菜又發生；剛發生的時候，主造蝗蟲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus hath the Lord GOD shewed unto me; and, behold, he formed grasshoppers in the beginning of the shooting up of the latter growth; and, lo, it was the latter growth after the king’s mowings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5505,179 +5129,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 7:2  |  Amos 7:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>蝗蟲吃盡那地的青物，我就說：「主耶和華啊，求你赦免；因為雅各微弱，他怎能站立得住呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, that when they had made an end of eating the grass of the land, then I said, O Lord GOD, forgive, I beseech thee: by whom shall Jacob arise? for he is small.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5697,183 +5283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 7:3  |  Amos 7:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華就後悔說：「這災可以免了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD repented for this: It shall not be, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5889,183 +5437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 7:4  |  Amos 7:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶和華又指示我一件事：他命火來懲罰以色列，火就吞滅深淵，險些將地燒滅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus hath the Lord GOD shewed unto me: and, behold, the Lord GOD called to contend by fire, and it devoured the great deep, and did eat up a part.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6081,183 +5591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 7:5  |  Amos 7:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我就說：「主耶和華啊，求你止息；因為雅各微弱，他怎能站立得住呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said I, O Lord GOD, cease, I beseech thee: by whom shall Jacob arise? for he is small.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,183 +5745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 7:6  |  Amos 7:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華就後悔說：「這災也可免了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD repented for this: This also shall not be, saith the Lord GOD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +5899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 7:7  |  Amos 7:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他又指示我一件事：有一道牆是按準繩建築的，主手拿準繩站在其上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus he shewed me: and, behold, the Lord stood upon a wall made by a plumbline, with a plumbline in his hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,179 +6053,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 7:8  |  Amos 7:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華對我說：「阿摩司啊，你看見甚麼？」我說：「看見準繩。」主說：「我要吊起準繩在我民以色列中，我必不再寬恕他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD said unto me, Amos, what seest thou? And I said, A plumbline. Then said the Lord, Behold, I will set a plumbline in the midst of my people Israel: I will not again pass by them any more:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>