--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -29,108 +29,108 @@
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3c66495d71a143db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4e9b22258d6446d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra991e01f7aae4698" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R095feac82edd4f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Red02a742914745a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R573e862442ac42f7" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5bb811390d964266"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb066fef2ccb545f8"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R046fa17de7ca492f"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R09b57ba2f7c74d92"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6d6c91e7cd55431a"/>
-[...14 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R98f89977f2484945"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2bd59ac94af341bb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R0b2db7a42c8441d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R939d12099f6c4b31"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rc4871fcad7d7420f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R529e19e4e7fd4ac5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R03dc441872d947ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R13f34bd81fea4b0b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R01fe6743ebef4618"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R87346942fad24690"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R4a9955c591d44eec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc434176327e74912"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb4a98cb8c91748c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R69bb00ccb0a047e5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rb140bfb5d5d649c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R95ef4cf4d1e74a82"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rb8366346de9948c3"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re24f8a2b9bf0449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5bb811390d964266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R046fa17de7ca492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1a0899f8f1ac4ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R569fe17bc1b64762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6d6c91e7cd55431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5099fa6ba94b4623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0d9912ed187040b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7bebef2e52604bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R36fa5351affd45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R34c47dc0ba304d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re9b5811a86b84491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R473f79d5f63a4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1a606748bf6240fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf4b6fe25f3354897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R632d9158d36c457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4eaee2ce7e9041eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re80ea8f9b9a0444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rcf75d7624c4b4977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc1fdc4cd6b7c48b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R98f89977f2484945" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R4f59fce8a5244fa9" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4ff1f79d008a418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb066fef2ccb545f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R09b57ba2f7c74d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra00abfe2eb6c4b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R94faab56304946e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2bd59ac94af341bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0b2db7a42c8441d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R939d12099f6c4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc4871fcad7d7420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R529e19e4e7fd4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R03dc441872d947ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R13f34bd81fea4b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R01fe6743ebef4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R87346942fad24690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4a9955c591d44eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc434176327e74912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb4a98cb8c91748c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R69bb00ccb0a047e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb140bfb5d5d649c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R95ef4cf4d1e74a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb8366346de9948c3" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rfee057b61a9f492b" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -334,96 +334,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf1e95bda6f1c4e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c87d32b5e5c4ff6" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R120e89e341cf44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d097483c2874d86" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ree340d8199354ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7b332858c7049f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re708a681894f4d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3305101e23a646ea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R68da2429d7254a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0de4d21890bb43f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R54f0a5c127a64b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17359cdf667343a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ref5304cbf6074ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c6d7f88b1a249d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8a8dee31a4c644a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda077ace52814805" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Reb7bfba3c3054287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R355027e8497840e8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Reb14785dec444a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84e98dc149d24449" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb91ae9a6a5dd4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb9f508b11fd41ef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R00bf87b10d164d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91d88c2d880c48ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf6e3f570b29d4d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c79e939777344ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Reeea97a5ee914ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R455289da51da488e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3d39979ce334477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26769d078ecf4569" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R75aed913e0414370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd19faa971bb54a70" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0356ab6f8eaf4f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8be9489b92db4f4f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc8b8503883924a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c644d822a984e4c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1902,100 +1902,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb923c8177fb04e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb7814588fe274972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5af3d2c408514972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R17044d8035be47d3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcb51d5c8344f45ba" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R94047568bccc407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Racb4f16702cd4580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb028d2acc8db4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2b497d2086124592" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1c9112be53f5459f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb7814588fe274972"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Racb4f16702cd4580"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5af3d2c408514972"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb028d2acc8db4c7d"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3021,116 +3021,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R17044d8035be47d3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2b497d2086124592"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R893c77bfe18a42e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R327b1dbffc284daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1617ca7b190845ad" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rebda01f129424414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfaba854d9d1b44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde4b0d1cce784ab7" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R327b1dbffc284daf"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1617ca7b190845ad"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfaba854d9d1b44a4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rde4b0d1cce784ab7"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3194,96 +3194,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf0829815c4574786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6e98d8b97ecf4ff2" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62855e238d8e44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf422bc4ca9d34462" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9851ef7fc95a4f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R381c6cbd3b404fcd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5635160da5646d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R7e0cdf0fec85405e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R393d02a7fdee4975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R37bbb1ae418f4c52" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b62cbe389874e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rac710af98a1841c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rccd7c5e7fbab493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R40b7e031946342a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd3ac89b2e6f4030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R290c1ba21f534ad9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8e68fc07fc24d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R226bd78ba2a24c79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9cbf80340cc84ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R41aa2e6d67834ad4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3bfcf14cad154c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R52937d628c7944f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde1a59c1cb0b4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R0dc682f151f24571" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5af402ff14a40bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rdb17ae89e1524a54" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc7cf4c7041484db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rdaf4f0af3a9a4003" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra220ad2c0c1148fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R8e4db15d72ae4f69" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rac06785fde144191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R55fd784fed4c4fb5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4dbb7a4b392942ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R16b02189f48d4a9e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9072c8bb88942fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R59721a9db6e14195" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3301,65 +3301,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書第9章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Amos 9 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3377,183 +3381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 9:9  |  Amos 9:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必出令， 將以色列家分散在列國中， 好像用篩子篩[穀]， 連一粒也不落在地上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For, lo, I will command, and I will sift the house of Israel among all nations, like as corn is sifted in a sieve, yet shall not the least grain fall upon the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3569,183 +3535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 9:10  |  Amos 9:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我民中的一切罪人說： 災禍必追不上我們， 也迎不着我們。 他們必死在刀下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All the sinners of my people shall die by the sword, which say, The evil shall not overtake nor prevent us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3761,179 +3689,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 9:11  |  Amos 9:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到那日，我必建立大衛倒塌的帳幕， 堵住其中的破口， 把那破壞的建立起來， 重新修造，像古時一樣，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In that day will I raise up the tabernacle of David that is fallen, and close up the breaches thereof; and I will raise up his ruins, and I will build it as in the days of old:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3953,183 +3843,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 9:12  |  Amos 9:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使以色列人得以東所餘剩的 和所有稱為我名下的國。 此乃行這事的耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That they may possess the remnant of Edom, and of all the heathen, which are called by my name, saith the LORD that doeth this.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4145,179 +3997,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 9:13  |  Amos 9:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說： 日子將到， 耕種的必接續收割的； 踹葡萄的必接續撒種的； 大山要滴下甜酒； 小山都必流奶。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, the days come, saith the LORD, that the plowman shall overtake the reaper, and the treader of grapes him that soweth seed; and the mountains shall drop sweet wine, and all the hills shall melt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4337,183 +4151,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 9:14  |  Amos 9:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必使我民以色列被擄的歸回； 他們必重修荒廢的城邑居住， 栽種葡萄園，喝其中所出的酒， 修造果木園，吃其中的果子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will bring again the captivity of my people of Israel, and they shall build the waste cities, and inhabit them; and they shall plant vineyards, and drink the wine thereof; they shall also make gardens, and eat the fruit of them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4529,183 +4305,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 9:15  |  Amos 9:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要將他們栽於本地， 他們不再從我所賜給他們的地上拔出來。 這是耶和華－你的神說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will plant them upon their land, and they shall no more be pulled up out of their land which I have given them, saith the LORD thy God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4721,183 +4459,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 9:1  |  Amos 9:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我看見主站在祭壇旁邊； 他說：你要擊打柱頂，使門檻震動， 打碎柱頂，落在眾人頭上； 所剩下的人，我必用刀殺戮， 無一人能逃避，無一人能逃脫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I saw the Lord standing upon the altar: and he said, Smite the lintel of the door, that the posts may shake: and cut them in the head, all of them; and I will slay the last of them with the sword: he that fleeth of them shall not flee away, and he that escapeth of them shall not be delivered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4913,183 +4613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 9:2  |  Amos 9:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們雖然挖透陰間， 我的手必取出他們來； 雖然爬上天去， 我必拿下他們來；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though they dig into hell, thence shall mine hand take them; though they climb up to heaven, thence will I bring them down:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5105,183 +4767,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 9:3  |  Amos 9:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雖然藏在迦密山頂， 我必搜尋，捉出他們來； 雖然從我眼前藏在海底， 我必命蛇咬他們；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And though they hide themselves in the top of Carmel, I will search and take them out thence; and though they be hid from my sight in the bottom of the sea, thence will I command the serpent, and he shall bite them:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5297,183 +4921,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 9:4  |  Amos 9:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雖被仇敵擄去， 我必命刀劍殺戮他們； 我必向他們定住眼目， 降禍不降福。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And though they go into captivity before their enemies, thence will I command the sword, and it shall slay them: and I will set mine eyes upon them for evil, and not for good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5489,179 +5075,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 9:5  |  Amos 9:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主－萬軍之耶和華摸地，地就消化， 凡住在地上的都必悲哀。 地必全然像尼羅河漲起， 如同埃及河落下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the Lord GOD of hosts is he that toucheth the land, and it shall melt, and all that dwell therein shall mourn: and it shall rise up wholly like a flood; and shall be drowned, as by the flood of Egypt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5681,179 +5229,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 9:6  |  Amos 9:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那在天上建造樓閣、 在地上安定穹蒼、 命海水澆在地上的－ 耶和華是他的名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is he that buildeth his stories in the heaven, and hath founded his troop in the earth; he that calleth for the waters of the sea, and poureth them out upon the face of the earth: The LORD is his name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5873,179 +5383,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 9:7  |  Amos 9:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：以色列人哪， 我豈不看你們如古實人嗎？ 我豈不是領以色列人出埃及地， 領非利士人出迦斐託， 領亞蘭人出吉珥嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Are ye not as children of the Ethiopians unto me, O children of Israel? saith the LORD. Have not I brought up Israel out of the land of Egypt? and the Philistines from Caphtor, and the Syrians from Kir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6065,179 +5537,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 9:8  |  Amos 9:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶和華的眼目察看這有罪的國， 必將這國從地上滅絕， 卻不將雅各家滅絕淨盡。 這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, the eyes of the Lord GOD are upon the sinful kingdom, and I will destroy it from off the face of the earth; saving that I will not utterly destroy the house of Jacob, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>