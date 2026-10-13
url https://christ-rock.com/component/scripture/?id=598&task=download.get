--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -31,109 +31,109 @@
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R15ba3b0eba5a473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R21dae4116df649c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R36a045d548584576" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7d6998f54a964b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0cbcb6bfbd654d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R36f290c1537d400d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R24697403465e4a6d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rdeac040e78dd4a69"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R817f1942b6384ee7"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7cdae24f474c463f"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd3175ce105514b8d"/>
-[...15 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R4481d39a4ae04546"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R29a1377105b24d51"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd49918fec0474607"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R28d6624212dd4c03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Radb7eeabb29a4d04"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R43d1564471be4aa1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6cbff978e6eb453a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R79bc80f6953d4fe1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R639f4146da9d47a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R527fe76230a64f1a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Ra6b2dc1ed8aa48b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rd337d09e7e6e42da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re0f4fee0c38446f1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rd1219b57ba604ec0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R8e70909640294d10"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re343874385214d2e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Ra1ef6aa5e82c4b5b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R3d22e4c3546f4b26"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R510a66ae2140482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R24697403465e4a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R817f1942b6384ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7f319de944b04633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra096d8ece5f249ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd3175ce105514b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc506ce179fe04a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R07a48385a0714e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7f29dff2fbba4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R522f0158e16b4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb05128bd9f424e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb09181b482284e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R760a5a3015874a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rae613e5f8ed642da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf03fcb7301cc4e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R997429f2364b4f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R919f4b110f5a48ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2d05ca49b65b4c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R85dea9a4bfe947d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9267941604b74350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2f9cfb5aae8546b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4481d39a4ae04546" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rfe6cf7e5a6634487" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc3441f5c55924bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdeac040e78dd4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7cdae24f474c463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1d951ff828d04260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R05f67335babd4215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R29a1377105b24d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd49918fec0474607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R28d6624212dd4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Radb7eeabb29a4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R43d1564471be4aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6cbff978e6eb453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R79bc80f6953d4fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R639f4146da9d47a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R527fe76230a64f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra6b2dc1ed8aa48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd337d09e7e6e42da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re0f4fee0c38446f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd1219b57ba604ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8e70909640294d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re343874385214d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra1ef6aa5e82c4b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3d22e4c3546f4b26" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb5339d7be81847ce" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -337,99 +337,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc1ba8f3239bf4c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree9a2eb669384e34" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra249a994453d46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R78d9793f4f7b42fa" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3236e04095184899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcde39e61478d457f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rebeb3a6d7ca94bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b382119e47648e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9fe70e8c30db490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf822d7b46864c4e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R739e3a028efb4c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfa3e8f4eec604948" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2da7c25d146c4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6dc818153f2b4c27" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R29b0d530cf3a42af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R807804516b2840b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R14ad004d8e73423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6dd1e6e17b944d93" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd680b6064eb643aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6a0a32382a2144ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd2f9232849d447fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R215619325fd3408e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R295cf49d079540bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2834f27c9c44443d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R453274eae06d4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e0e6b53c8774d27" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R58e17993895d4bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e2f17f18b7a4e74" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ree2f84142cd14100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c1de01a3c704bc3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1e126d68ffe34e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f45d9ede461434f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd27b5aea6eee4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree176023936d4f87" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R49b0b701451845bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29ed55ced72c4d74" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R86a3a5daef454f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdce931c6751d445d" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2003,100 +2003,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2ef91ccaa09347d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra53804eb09dd444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6123f167d2f54a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R81ff8a8d932149a5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1d57d14458ba4823" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R078bd27a5fcc4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R200db9d785b74c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rabe021987aef4608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re0a3713acad44929" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R970ff47b6bcd468b" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra53804eb09dd444f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R200db9d785b74c37"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6123f167d2f54a3c"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rabe021987aef4608"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3122,116 +3122,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R81ff8a8d932149a5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re0a3713acad44929"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc6f8ebfe288e4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0a1104e920e34800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23ee0939f7934de2" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3d645ad6ac5b4b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R44c45ea14df44ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1dafc180c1e94ec8" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0a1104e920e34800"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R23ee0939f7934de2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R44c45ea14df44ac0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1dafc180c1e94ec8"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3295,99 +3295,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd918793a83524080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R87536fd1f962441d" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5b043634129410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R425cb611138841d6" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R720c81ecc4a948be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra1bd3927b1d9490d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree6ebd27469a417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R542c64bd070d4063" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22c065759e1b4bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Re9c596d021be4411" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe34a0a3f2494885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R74b4a7a817674424" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf779c21f7cf24838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Ra6574a8c71314ec4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R87e82e4de39c4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R65c5bf5ec9c54ec7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R939683e9a8504f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Refa1a9974c284c20" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49f3d0ef5e79493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Ra7fcb757ef2648e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3bfd61079f294670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rd832a6c232594385" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7a5a409de1c40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R8e105cc60e204d47" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9050eebc50c34ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R7f66ddf739af4d6a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0ee417a4a614d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rf533620c441645b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf0087fb33f0f424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rabfc60a7efd54aa7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R76126b2c82d24391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R67069747d1234d5d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcd000c16dae64fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R7a8d2ad1a4374358" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc37e3ffb5d14240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rba6a88f2f12349ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rffe77eecedd04fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R867fb25aecb747ba" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3405,65 +3405,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書第2章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Amos 2 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3481,179 +3485,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 2:9  |  Amos 2:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我從以色列人面前除滅亞摩利人。 他雖高大如香柏樹，堅固如橡樹， 我卻上滅他的果子，下絕他的根本。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet destroyed I the Amorite before them, whose height was like the height of the cedars, and he was strong as the oaks; yet I destroyed his fruit from above, and his roots from beneath.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3673,183 +3639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 2:10  |  Amos 2:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我也將你們從埃及地領上來， 在曠野引導你們四十年， 使你們得亞摩利人之地為業。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also I brought you up from the land of Egypt, and led you forty years through the wilderness, to possess the land of the Amorite.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3865,183 +3793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 2:11  |  Amos 2:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我從你們子弟中興起先知， 又從你們少年人中興起拿細耳人。 以色列人哪，不是這樣嗎？ 這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I raised up of your sons for prophets, and of your young men for Nazarites. Is it not even thus, O ye children of Israel? saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4057,183 +3947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 2:12  |  Amos 2:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們卻給拿細耳人酒喝， 囑咐先知說：不要說預言。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But ye gave the Nazarites wine to drink; and commanded the prophets, saying, Prophesy not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4249,183 +4101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 2:13  |  Amos 2:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，在你們所住之地，我必壓[你們]， 如同裝滿禾捆的車壓[物]一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, I am pressed under you, as a cart is pressed that is full of sheaves.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4441,183 +4255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 2:14  |  Amos 2:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>快跑的不能逃脫； 有力的不能用力； 剛勇的也不能自救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore the flight shall perish from the swift, and the strong shall not strengthen his force, neither shall the mighty deliver himself:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4633,183 +4409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 2:15  |  Amos 2:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿弓的不能站立； 腿快的不能逃脫； 騎馬的也不能自救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Neither shall he stand that handleth the bow; and he that is swift of foot shall not deliver himself: neither shall he that rideth the horse deliver himself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4825,183 +4563,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 2:16  |  Amos 2:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到那日，勇士中最有膽量的， 必赤身逃跑。 這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he that is courageous among the mighty shall flee away naked in that day, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5017,183 +4717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 2:1  |  Amos 2:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華如此說： 摩押三番四次地犯罪， 我必不免去她的刑罰； 因為她將以東王的骸骨焚燒成灰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD; For three transgressions of Moab, and for four, I will not turn away the punishment thereof; because he burned the bones of the king of Edom into lime:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5209,183 +4871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 2:2  |  Amos 2:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我卻要降火在摩押， 燒滅加略的宮殿。 摩押必在鬨嚷吶喊吹角之中死亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I will send a fire upon Moab, and it shall devour the palaces of Kerioth: and Moab shall die with tumult, with shouting, and with the sound of the trumpet:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5401,183 +5025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 2:3  |  Amos 2:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必剪除摩押中的審判者， 將其中的一切首領和他一同殺戮。 這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will cut off the judge from the midst thereof, and will slay all the princes thereof with him, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5593,183 +5179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 2:4  |  Amos 2:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華如此說： 猶大人三番四次地犯罪， 我必不免去他們的刑罰； 因為他們厭棄耶和華的訓誨， 不遵守他的律例。 他們列祖所隨從虛假的[偶像]使他們走迷了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD; For three transgressions of Judah, and for four, I will not turn away the punishment thereof; because they have despised the law of the LORD, and have not kept his commandments, and their lies caused them to err, after the which their fathers have walked:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5785,183 +5333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 2:5  |  Amos 2:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我卻要降火在猶大， 燒滅耶路撒冷的宮殿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I will send a fire upon Judah, and it shall devour the palaces of Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5977,179 +5487,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 2:6  |  Amos 2:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華如此說： 以色列人三番四次地犯罪， 我必不免去他們的刑罰； 因他們為銀子賣了義人， 為一雙鞋賣了窮人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD; For three transgressions of Israel, and for four, I will not turn away the punishment thereof; because they sold the righteous for silver, and the poor for a pair of shoes;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6169,179 +5641,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 2:7  |  Amos 2:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們見窮人頭上所蒙的灰也都垂涎， 阻礙謙卑人的道路。 父子同一個女子行淫， 褻瀆我的聖名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That pant after the dust of the earth on the head of the poor, and turn aside the way of the meek: and a man and his father will go in unto the same maid, to profane my holy name:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6361,183 +5795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿摩司書 2:8  |  Amos 2:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們在各壇旁鋪人所當的衣服，臥在其上， 又在他們神的廟中喝受罰之人的酒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they lay themselves down upon clothes laid to pledge by every altar, and they drink the wine of the condemned in the house of their god.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>