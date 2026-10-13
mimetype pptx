--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -17,102 +17,102 @@
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R78b4882dd3fd4353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9432338fcbdf46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbb0cb7bfb2694303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R65a32404e1c84e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd24bcd3d1880499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6d1a1e2761844127" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1358ba3b87c84276"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4ca5d9be3a5742f1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb5eaab7d39074d56"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfb699dcbd45e4698"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R049b867276a54d07"/>
-[...8 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rb8e4645079f44161"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra83b4a61330a428c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R1aa457400e7b4eb7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rc99b275690f94a2f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R9ca9130e29af451d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8d80bc8cee5241e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Raeda5dd825304204"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rbe573cdcdd5043c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R767afc2a8c2b4646"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc2541be8ad554ab5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rfe494ff94ef24751"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0e7ea582f0b3421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1358ba3b87c84276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb5eaab7d39074d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3446ca80ec7a4124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1b131aa580cf41ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R049b867276a54d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7071a94d9be04704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7c210a860edf487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R78ea4a485e7541b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R17eae93c211f4bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rccafda2bdfac4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R442973e65dcd40c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc3201a75c4df47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdf6f0714e5594b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb8e4645079f44161" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf2df284d1edc4291" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R31129eda807644f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4ca5d9be3a5742f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb699dcbd45e4698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5bfceb0821574295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R9202dbb3120748bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra83b4a61330a428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1aa457400e7b4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc99b275690f94a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9ca9130e29af451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8d80bc8cee5241e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raeda5dd825304204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbe573cdcdd5043c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R767afc2a8c2b4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc2541be8ad554ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfe494ff94ef24751" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8cd67cdb854142b4" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -316,78 +316,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R81c5854998414cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R886f45125f444aad" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9c66084b866446f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra782e147769e4b99" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra6c532a50b7b4aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re7aa156dc9f44bab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8c86965999b14ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rafb8388375684e9b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0b84f671a8854782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R871f0c8667d64feb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8b967a4941004502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref01201200144560" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R58d9eedd9074403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8993e35d77d4e30" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb6fd3836556d4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra72a4c86aa604736" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R73b66eea13a04e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33db35910ef24ecf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra1b46883e6ab4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5316cc5377047dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9b08fc14c5414904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R913725a26f564108" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R086eabbadf904651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree9bf9acfd6e4e3c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1296,100 +1296,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0398da203ed245ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0225d550278a4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R417f44d4229b48f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9c4a8b307faf4a13" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R97c5fb83be4b425e" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra9fd4e8d2e5e4f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc261c8cb0ef6463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R466ba6c91d9147f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7cea8b32e57b4ae2" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra5416cec2f394d4f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0225d550278a4b75"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc261c8cb0ef6463d"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R417f44d4229b48f4"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R466ba6c91d9147f1"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2415,116 +2415,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9c4a8b307faf4a13"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7cea8b32e57b4ae2"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7e5df82b2c2c42c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb622cbf7653a47b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb312b4d3e6f4592" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re1a2b8ab1a8b4e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra9805097d28e4ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rafb3ceeaea144b0c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb622cbf7653a47b7"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rdb312b4d3e6f4592"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra9805097d28e4ab6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rafb3ceeaea144b0c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2588,78 +2588,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24be6dd2757b4746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3b0ef8a9050a4993" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51e253de2752442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9a12db47eba14ede" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2cd7ea234a294251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R852f420ebffa4690" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb021096b30e4a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rf18f3631bd474c2b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43c09366213f4075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R5d69e8f4be7445ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe961148e80a462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R88d47b934a5246a5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R247b4e8e8881482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc5a32fc8365941e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f2309af71c04fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rc8a2705383004aaf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R303733067b5141c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rec47cf2fe6354e66" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9badc08be4c54a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R34f076e5fa74444a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa076b5de47a419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rb57539206eaa4681" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc55d7a42df274d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4481b6f7b86e4d1e" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2677,65 +2677,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書第13章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Zechariah 13 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2753,183 +2757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 13:9  |  Zechariah 13:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要使這三分之一經火， 熬煉他們，如熬煉銀子； 試煉他們，如試煉金子。 他們必求告我的名， 我必應允他們。 我要說：這是我的子民。 他們也要說：耶和華是我[們]的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will bring the third part through the fire, and will refine them as silver is refined, and will try them as gold is tried: they shall call on my name, and I will hear them: I will say, It is my people: and they shall say, The LORD is my God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2945,183 +2911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 13:1  |  Zechariah 13:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「那日，必給大衛家和耶路撒冷的居民開一個泉源，洗除罪惡與污穢。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In that day there shall be a fountain opened to the house of David and to the inhabitants of Jerusalem for sin and for uncleanness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3137,183 +3065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 13:2  |  Zechariah 13:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華說：「那日，我必從地上除滅偶像的名，不再被人記念；也必使這地不再有[假]先知與污穢的靈。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass in that day, saith the LORD of hosts, that I will cut off the names of the idols out of the land, and they shall no more be remembered: and also I will cause the prophets and the unclean spirit to pass out of the land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3329,183 +3219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 13:3  |  Zechariah 13:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若再有人說預言，生他的父母必對他說：『你不得存活，因為你託耶和華的名說假預言。』生他的父母在他說預言的時候，要將他刺透。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass, that when any shall yet prophesy, then his father and his mother that begat him shall say unto him, Thou shalt not live; for thou speakest lies in the name of the LORD: and his father and his mother that begat him shall thrust him through when he prophesieth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3521,183 +3373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 13:4  |  Zechariah 13:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那日，凡作先知說預言的必因他所論的異象羞愧，不再穿毛衣哄騙人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass in that day, that the prophets shall be ashamed every one of his vision, when he hath prophesied; neither shall they wear a rough garment to deceive:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3713,183 +3527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 13:5  |  Zechariah 13:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必說：『我不是先知，我是耕地的；我從幼年作人的奴僕。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he shall say, I am no prophet, I am an husbandman; for man taught me to keep cattle from my youth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3905,183 +3681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 13:6  |  Zechariah 13:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>必有人問他說：『你兩臂中間是甚麼傷呢？』他必回答說：『這是我在親友家中所受的傷。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And one shall say unto him, What are these wounds in thine hands? Then he shall answer, Those with which I was wounded in the house of my friends.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4097,179 +3835,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 13:7  |  Zechariah 13:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華說： 刀劍哪，應當興起， 攻擊我的牧人和我的同伴。 擊打牧人，羊就分散； 我必反手加在微小者的身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Awake, O sword, against my shepherd, and against the man that is my fellow, saith the LORD of hosts: smite the shepherd, and the sheep shall be scattered: and I will turn mine hand upon the little ones.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4289,183 +3989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 13:8  |  Zechariah 13:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：這全地的人， 三分之二必剪除而死， 三分之一仍必存留。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass, that in all the land, saith the LORD, two parts therein shall be cut off and die; but the third shall be left therein.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>