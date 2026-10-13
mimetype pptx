--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -39,113 +39,113 @@
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R580671604005457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8c5878ad70b84cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R627859b9cd7b44a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R37a65f3ef32148fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R214ed2a8bcad46f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R66a61f468b8b4d5b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb7c946ee31214aa9"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7f2d0a22f99c40bf"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R601eceb1eaa54faf"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rcdecb6416d1c4fae"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra1d56dd0580f4441"/>
-[...19 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R1fb3a4c4cbed4368"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra4cc3836111a4c6d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R09541a3382f44c8a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R463b7eee2f1d4ac4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R7dd1ba2b0fc74dfd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R9eb4ac8d1c3f401b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rfd52ff8b92c64aaf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R27aa2e81504e4b42"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R5a9b42a4efc243bb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R6cff76dacdfe4d1b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Ra20dce1d999e4b29"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R16515a86cb0b48cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Reda6aea812624cee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R6feb23bdfadb48f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R555fcef4e5b043a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R7bc59aed81b5406f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rb6bd7f26d65d47ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R0fea9fa889c34862"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R28b5f9bad9a34786"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R266dfaf435e547c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R0a8fa14b74da4bde"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R3b984a08c6e54dc7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4c720f10148c4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb7c946ee31214aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R601eceb1eaa54faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R05e1f4f58ebf4b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7cb5f4099fdd4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra1d56dd0580f4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0843365980b14214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcba7a9b0feb74c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R44b3ea9f0ebd4b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4b35a6f810dd4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc45ee432900f40be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rdf033028eea3480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3f8073ded4eb4a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R494ab988fea74e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf0c6ed0dc29c4906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4e6a444f91094e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3c928786c09c4c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6d197ca2d92e49b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf54ecb5aaaba45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd1df1c3d173746c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2e24110096df4a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rbc393092b793489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R760f1690ab1c4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R93031e2b72264198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd7c53351c3854937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R1fb3a4c4cbed4368" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc4171b9383ac4f0a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8a504b7941bd4c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7f2d0a22f99c40bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcdecb6416d1c4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6cc0992767944598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rea815dc2a3e94f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra4cc3836111a4c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R09541a3382f44c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R463b7eee2f1d4ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7dd1ba2b0fc74dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9eb4ac8d1c3f401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfd52ff8b92c64aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R27aa2e81504e4b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5a9b42a4efc243bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6cff76dacdfe4d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra20dce1d999e4b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R16515a86cb0b48cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Reda6aea812624cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6feb23bdfadb48f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R555fcef4e5b043a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7bc59aed81b5406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb6bd7f26d65d47ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0fea9fa889c34862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R28b5f9bad9a34786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R266dfaf435e547c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0a8fa14b74da4bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3b984a08c6e54dc7" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R4d2336e92fc14e0f" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -349,111 +349,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R75eb6807b35e4e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd33ceb60e1004026" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R96896556e5cd4aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4d228a00fe64799" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3d4202d101fa42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f4221acf4684d2d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R67f79ecf99434792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0cd83683b1545ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb8ea5c66844542c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra5b9bac31e9a4a2e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rbba06620fb5a44fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R792546a2f4194838" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R64e47c30eae74f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1cfbff270a5f4420" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6b95e72eaf234bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R378d10c3521a4575" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1a22a80984a14dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3ce5a72f6134b8f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3b5f70acc6034a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64878b1796624b74" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd02d37b5014d4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R332673ee25aa411e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8f341d4759394f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d90549a1403432c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Red3f2608c493453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b3f21f1797f4807" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2e3fa8fd271b40e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R75d5b7cb3cae462d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R15908e9981e24eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R758e97da7c33404b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rbbb17e0b73db4920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R674f6ab1f8f246ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd296820e0e614c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb819341e6c7e41f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0e298b37d57e4eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9cbe2db676f148ea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7392167e51784421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a6acc103116487c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3eaec59e34544628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ea5d6b5f0bb4ce9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb480ab9c3bb8430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7f3884e0ca6424c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5db0fc31c61c4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R662bdd48d4b94162" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5d33d1915c4a4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R356ad967ba31400b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2407,100 +2407,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6ed9fcc8041c492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5c77f92ca60a427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R85a7837490864bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rac7ba74b630b4aa4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd982eb0791794093" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0c4175685163427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf1cc6dc8787f4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra530bf5992634836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R65ca349440b04a20" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdcc437f0d3a04735" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5c77f92ca60a427e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf1cc6dc8787f4cee"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R85a7837490864bbf"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra530bf5992634836"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3526,116 +3526,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rac7ba74b630b4aa4"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R65ca349440b04a20"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd15f68c493d84e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R62e2db7c7afc4a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R390a996b0d1e4477" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R55ecac6f89194367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra7492cc95b054929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35710cd555214acd" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R62e2db7c7afc4a1d"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R390a996b0d1e4477"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra7492cc95b054929"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R35710cd555214acd"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3699,111 +3699,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a98aab36f9a4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4283d7933c614861" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ee0ee6b628b454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb369ff00702547c4" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5e2212213c849c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R643c8b33f9bc4c10" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R106f693d12514dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Ra8438180707b4ac8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf10a28920ba4c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R4f1219a173f044db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R465fa366760f4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R2e068ced47f542e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b0c966eda924aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R4695145e9350443b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6312e0b12d2242bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rd7d4994a7c904f27" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc93911c383c641cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R83a26d2ee4d44a0b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3121a1c573fe4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R3bb4f4c45b884c89" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30d50feda67b4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R31fe3c545f834929" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6beeeae4a34413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rea4f47fced294560" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8466644d774c42eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R8d9fc57e6f4c4b38" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4dfcffe6708942b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rc3fae10d492643ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2a05c055dca49a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R46e5bacd9fb34bbd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R71ca3bc87cc84573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R53f82fc3c33b4bd6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a0d7efc03e64ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R4d188c9e608b4278" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd2204cdca17408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc2548cd3c67345ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b34133489394aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rd771b71ac9bf423e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f4ebfb4a2984205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rea26f98866e34e77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R48cfa283395f4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R806ea524c8284262" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra118380fdf154710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R2bdb14844db54f0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc9f9fc1a4c5c4ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6d4da9f8bcbf487b" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3821,65 +3821,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音第28章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Matthew 28 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3897,183 +3901,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 28:9  |  Matthew 28:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>忽然，耶穌遇見她們，說：「願你們平安！」她們就上前抱住他的腳拜他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And as they went to tell his disciples, behold, Jesus met them, saying, All hail. And they came and held him by the feet, and worshipped him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4089,183 +4055,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 28:10  |  Matthew 28:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對她們說：「不要害怕！你們去告訴我的弟兄，叫他們往加利利去，在那裏必見我。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said Jesus unto them, Be not afraid: go tell my brethren that they go into Galilee, and there shall they see me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4281,183 +4209,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 28:11  |  Matthew 28:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她們去的時候，看守的兵有幾個進城去，將所經歷的事都報給祭司長。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now when they were going, behold, some of the watch came into the city, and shewed unto the chief priests all the things that were done.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4473,183 +4363,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 28:12  |  Matthew 28:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>祭司長和長老聚集商議，就拿許多銀錢給兵丁，說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they were assembled with the elders, and had taken counsel, they gave large money unto the soldiers,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4665,183 +4517,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 28:13  |  Matthew 28:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們要這樣說：『夜間我們睡覺的時候，他的門徒來，把他偷去了。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Saying, Say ye, His disciples came by night, and stole him away while we slept.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4857,183 +4671,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 28:14  |  Matthew 28:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>倘若這話被巡撫聽見，有我們勸他，保你們無事。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if this come to the governor’s ears, we will persuade him, and secure you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5049,183 +4825,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 28:15  |  Matthew 28:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>兵丁受了銀錢，就照所囑咐他們的去行。這話就傳說在猶太人中間，直到今日。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So they took the money, and did as they were taught: and this saying is commonly reported among the Jews until this day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5241,183 +4979,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 28:16  |  Matthew 28:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>十一個門徒往加利利去，到了耶穌約定的山上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then the eleven disciples went away into Galilee, into a mountain where Jesus had appointed them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5433,183 +5133,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 28:17  |  Matthew 28:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們見了耶穌就拜他，然而還有人疑惑。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they saw him, they worshipped him: but some doubted.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5625,183 +5287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 28:18  |  Matthew 28:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌進前來，對他們說：「天上地下所有的權柄都賜給我了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus came and spake unto them, saying, All power is given unto me in heaven and in earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5817,183 +5441,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 28:1  |  Matthew 28:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>安息日將盡，七日的頭一日，天快亮的時候，抹大拉的馬利亞和那個馬利亞來看墳墓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the end of the sabbath, as it began to dawn toward the first day of the week, came Mary Magdalene and the other Mary to see the sepulchre.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6009,183 +5595,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 28:19  |  Matthew 28:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，你們要去，使萬民作我的門徒，奉父、子、聖靈的名給他們施洗 。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Go ye therefore, and teach all nations, baptizing them in the name of the Father, and of the Son, and of the Holy Ghost:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6201,183 +5749,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 28:20  |  Matthew 28:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡我所吩咐你們的，都教訓他們遵守，我就常與你們同在，直到世界的末了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Teaching them to observe all things whatsoever I have commanded you: and, lo, I am with you alway, even unto the end of the world. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6393,183 +5903,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 28:2  |  Matthew 28:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>忽然，地大震動；因為有主的使者從天上下來，把石頭滾開，坐在上面。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And, behold, there was a great earthquake: for the angel of the Lord descended from heaven, and came and rolled back the stone from the door, and sat upon it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6585,183 +6057,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 28:3  |  Matthew 28:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的相貌如同閃電，衣服潔白如雪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His countenance was like lightning, and his raiment white as snow:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6777,183 +6211,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 28:4  |  Matthew 28:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看守的人就因他嚇得渾身亂戰，甚至和死人一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And for fear of him the keepers did shake, and became as dead men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6969,183 +6365,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 28:5  |  Matthew 28:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>天使對婦女說：「不要害怕！我知道你們是尋找那釘十字架的耶穌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the angel answered and said unto the women, Fear not ye: for I know that ye seek Jesus, which was crucified.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7161,183 +6519,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 28:6  |  Matthew 28:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他不在這裏，照他所說的，已經復活了。你們來看安放主的地方。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He is not here: for he is risen, as he said. Come, see the place where the Lord lay.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7353,183 +6673,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 28:7  |  Matthew 28:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>快去告訴他的門徒，說他從死裏復活了，並且在你們以先往加利利去，在那裏你們要見他。看哪，我已經告訴你們了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And go quickly, and tell his disciples that he is risen from the dead; and, behold, he goeth before you into Galilee; there shall ye see him: lo, I have told you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7545,183 +6827,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 28:8  |  Matthew 28:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>婦女們就急忙離開墳墓，又害怕，又大大地歡喜，跑去要報給他的門徒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they departed quickly from the sepulchre with fear and great joy; and did run to bring his disciples word.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>