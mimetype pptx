--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -27,107 +27,107 @@
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2c24ef0b9c9b4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R30595c3277594072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R98a151d820ff48be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1d7f2033c1bb4860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbcfa10ce9d004ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2c6ba2b803b14628" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rdf4abd1481364227"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ref61cd2e1c044c49"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R740387c05aa94a49"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9bc97ecb42844d10"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5322523c4e8c4b5e"/>
-[...13 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re5e7ce9c84b643f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0a32631aadc14a0b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ra8ea543045b6477e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5e5160030f2c480e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R29177c60b80a42bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf1ffa68ccb1d4fbb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R94e345933b7a4edf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rbe1e9099e5ac4c19"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rcaebfdb2e79340c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R55c6855e79204645"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Re25758bde3304878"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R72c4d5ab455c410b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R3542cc378fc1478b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R0486c782785a42b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R0df9414a212c46a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rbd5e599ba8ef4dce"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4a6eebfc8a934e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdf4abd1481364227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R740387c05aa94a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R983b09e18259483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra15b730726204782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5322523c4e8c4b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd9b7169614bd4a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6135674336bd4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4de0d0c13fc5467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R08c45dbc43af4d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb2da00fde5bd409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R03886420c27746dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6c01e3e1c04d47f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf4469fef03924a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2e8a508ccd724829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R39ef96ff92c34da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rdd24d4f04ce9487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0476fe3342a14191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4077a1bedea94d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re5e7ce9c84b643f3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R06984af1675943fd" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2a113376211542e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ref61cd2e1c044c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9bc97ecb42844d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4630af15c144465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc1b6bfd867424114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0a32631aadc14a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra8ea543045b6477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5e5160030f2c480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R29177c60b80a42bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf1ffa68ccb1d4fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R94e345933b7a4edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbe1e9099e5ac4c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rcaebfdb2e79340c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R55c6855e79204645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re25758bde3304878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R72c4d5ab455c410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3542cc378fc1478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0486c782785a42b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0df9414a212c46a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rbd5e599ba8ef4dce" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3466ccc44ea84a35" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -331,93 +331,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd4a6233545144920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfcd520c797144cfc" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4ca993825f0b4421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95e819918e364e38" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ree4216ed5fd34c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R163bae29393540e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5dcb32ac752a44f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1646dae6ddea4c8e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R38e8128ee8e9440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c424590be2e45ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5f8476e386cf474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdca6ac95f9564908" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rae7af8edf62f4f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ccd927ced1b47c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9d11cda2c2b1432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R97fcf3bbe3454155" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re6ba8d3ad5944ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc060f9d468543b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc380dd4632904f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R695721aa1d11406b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6ccca527922b4fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbccde0aa83b44f09" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb598e9f326274be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f25a031ba784caa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfa6de7303ad14068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R75f90a6abd1a4db2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb5828f33880d4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc2b7e27002e4122" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd9ac7617257b4f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R73bccaa812fa48e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R007e1446559d47a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b730c0be3c14672" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R15c2cffb444543c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R16520ff94be24f5c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1801,100 +1801,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdb0bb2c3e7eb4e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rbd7d51f02e614178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc588be8ec87d4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R22dea24d0f974dc6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rff8e318384f542b7" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R01a7c181c9804fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rad7bac0acf7a4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6b6a9600daaa4f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0b3555911109479f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R24a6023f53a64869" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbd7d51f02e614178"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rad7bac0acf7a4837"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc588be8ec87d4aea"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6b6a9600daaa4f67"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2920,116 +2920,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R22dea24d0f974dc6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0b3555911109479f"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf5128401d3224ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6c60d221823241c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R79e5b35db8694e7c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R2e825b6d90dd496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7ddd8f3f6cfd4a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R380c5a803d2e41f1" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6c60d221823241c5"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R79e5b35db8694e7c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7ddd8f3f6cfd4a87"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R380c5a803d2e41f1"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3093,93 +3093,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb1ae9fc68e694aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5777fa851e9341af" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbc62dd3ff1c4f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rab7c8ea926854c20" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R311fe4268e2d4fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R456dca91b667452b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6959447f635149f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rdca9c13b62044250" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfac170d21d5945be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R4208735135ec4a55" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6382dd55ead0404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R51c9298e7bec4572" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2860dbf9248e4193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R4412b9ddfb2c450d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a9a335ca6a842eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Re81178f7e8644f34" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra01a20d674b24cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rd49734ae18fa4638" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08a7edca1728440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra3e1016018134b46" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R233bfff5d8a34736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R06ddb7dfd3d940ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R178967f79aff4a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Re07dfc911a6d4467" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c9714dbfb314b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Ra6755f07ff8b45e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf3f056d999a4ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rd5e4e72d595d4929" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R657d65a61e79458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R4306279853c44bee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e876c3d5a714834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R3c16f90fb04c4b04" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d406c6bbd454363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1649d0082ea240bb" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3197,65 +3197,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書第4章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Zechariah 4 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3273,183 +3277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 4:9  |  Zechariah 4:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「所羅巴伯的手立了這殿的根基，他的手也必完成這工，你就知道萬軍之耶和華差遣我到你們這裏來了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The hands of Zerubbabel have laid the foundation of this house; his hands shall also finish it; and thou shalt know that the LORD of hosts hath sent me unto you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3465,183 +3431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 4:10  |  Zechariah 4:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰藐視這日的事為小呢？這七[眼]乃是耶和華的眼睛，遍察全地，見所羅巴伯手拿線鉈就歡喜。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For who hath despised the day of small things? for they shall rejoice, and shall see the plummet in the hand of Zerubbabel with those seven; they are the eyes of the LORD, which run to and fro through the whole earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3657,183 +3585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 4:11  |  Zechariah 4:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又問天使說：「這燈臺左右的兩棵橄欖樹是甚麼意思？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then answered I, and said unto him, What are these two olive trees upon the right side of the candlestick and upon the left side thereof?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3849,183 +3739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 4:12  |  Zechariah 4:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我二次問他說：「這兩根橄欖枝在兩個流出金色[油]的金嘴旁邊是甚麼意思？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I answered again, and said unto him, What be these two olive branches which through the two golden pipes empty the golden oil out of themselves?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4041,183 +3893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 4:13  |  Zechariah 4:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他對我說：「你不知道這是甚麼意思嗎？」我說：「主啊，我不知道。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he answered me and said, Knowest thou not what these be? And I said, No, my lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4233,183 +4047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 4:14  |  Zechariah 4:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他說：「這是兩個受膏者站在普天下主的旁邊。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said he, These are the two anointed ones, that stand by the Lord of the whole earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4425,183 +4201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 4:1  |  Zechariah 4:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那與我說話的天使又來叫醒我，好像人睡覺被喚醒一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the angel that talked with me came again, and waked me, as a man that is wakened out of his sleep,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4617,183 +4355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 4:2  |  Zechariah 4:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他問我說：「你看見了甚麼？」我說：「我看見了一個純金的燈臺，頂上有燈盞，燈臺上有七盞燈，每盞有七個管子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And said unto me, What seest thou? And I said, I have looked, and behold a candlestick all of gold, with a bowl upon the top of it, and his seven lamps thereon, and seven pipes to the seven lamps, which are upon the top thereof:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4809,183 +4509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 4:3  |  Zechariah 4:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>旁邊有兩棵橄欖樹，一棵在燈盞的右邊，一棵在燈盞的左邊。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And two olive trees by it, one upon the right side of the bowl, and the other upon the left side thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5001,183 +4663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 4:4  |  Zechariah 4:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我問與我說話的天使說：「主啊，這是甚麼意思？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So I answered and spake to the angel that talked with me, saying, What are these, my lord?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5193,183 +4817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 4:5  |  Zechariah 4:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>與我說話的天使回答我說：「你不知道這是甚麼意思嗎？」我說：「主啊，我不知道。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then the angel that talked with me answered and said unto me, Knowest thou not what these be? And I said, No, my lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5385,183 +4971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 4:6  |  Zechariah 4:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他對我說：「這是耶和華指示所羅巴伯的。萬軍之耶和華說：不是倚靠勢力，不是倚靠才能，乃是倚靠我的靈[方能成事]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then he answered and spake unto me, saying, This is the word of the LORD unto Zerubbabel, saying, Not by might, nor by power, but by my spirit, saith the LORD of hosts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5577,183 +5125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 4:7  |  Zechariah 4:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大山哪，你算甚麼呢？在所羅巴伯面前，你必成為平地。他必搬出一塊石頭，安在[殿]頂上。人且大聲歡呼說：『願恩惠恩惠歸與這殿！』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who art thou, O great mountain? before Zerubbabel thou shalt become a plain: and he shall bring forth the headstone thereof with shoutings, crying, Grace, grace unto it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5769,183 +5279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 4:8  |  Zechariah 4:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的話又臨到我說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover the word of the LORD came unto me, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>