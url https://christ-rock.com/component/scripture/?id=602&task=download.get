--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -45,116 +45,116 @@
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7e880d6f5c734093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfdddfe2160844741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R31a5eb74b6874eab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R43d94e5c5c9e41a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R81ec89f7b6a74115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3713349595384d8c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re70a08c64d1b4fb1"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R226ac0b439cd45c8"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5475ce1c59174cb5"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd640ff09ae414f24"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R04d6027b64024011"/>
-[...22 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rc30a0f28761b4893"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R877416458b18446f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R46373f8c609d45ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R4e53a28c6a6d44a5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb8d90f782a184ee1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R9ef78579f3ac4839"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Red575216504f49c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb45694f4b6de4d39"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R0452f5a232f04c12"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R5c026a947bb94b60"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf3878bff33574192"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R8041f76d98a0412c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R2f2e4e7e4ae14947"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R030fa3a9071f4263"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rc5cd4980aa9f4e85"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R2c319fa416e54efd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Re00c003f118e4a14"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R724233511ff9410b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rcdc684e1729741fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R568fdb9babcf4b00"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R971bf46a672c4992"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rf5ab7db597a74441"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R548c9c192ef041f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R559dc5a787764eb0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Ra636a7dbbe0d445d"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R481560b373cd4ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re70a08c64d1b4fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5475ce1c59174cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3f45d8f263c94423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd931bfa3acc247d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R04d6027b64024011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rccbf9e3363b74b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re94b4f9cfb3e488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R49458752560b4d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5b8f3febfaec4971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7bbe72833a334a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8387c54508a5427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6eeb6dd63379443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rce1ce00131064fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9e60472992024197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6b97742664b34588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0e8c1aa61e174d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd3089597650a4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re3e53e1b1eb54273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8e887958fb854db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R65f4e1a4f14e4a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3988266f82b340c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rec4584ad084f45b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd42ca372eb534469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R766bea4df9064352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6111da5b52e54e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb9d3f1a6e8364ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R158f731177104704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rc30a0f28761b4893" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1d1378c51c08473f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Reb9ff9c574244290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R226ac0b439cd45c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd640ff09ae414f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb48873759e904ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rdec07128cf8e414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R877416458b18446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R46373f8c609d45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4e53a28c6a6d44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb8d90f782a184ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9ef78579f3ac4839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Red575216504f49c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb45694f4b6de4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0452f5a232f04c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5c026a947bb94b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf3878bff33574192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8041f76d98a0412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2f2e4e7e4ae14947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R030fa3a9071f4263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc5cd4980aa9f4e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2c319fa416e54efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re00c003f118e4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R724233511ff9410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rcdc684e1729741fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R568fdb9babcf4b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R971bf46a672c4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf5ab7db597a74441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R548c9c192ef041f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R559dc5a787764eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra636a7dbbe0d445d" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb2936a5333a94113" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -358,120 +358,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Reb8ea8326bf64a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R757d8509ec7342b5" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R07e5e258172149d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R017f5eed0bdb4651" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R87398a40389c47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a9a104e78694b71" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd6389ef68d78468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32d1f6aa22ef4251" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R09292cfa0c4d46eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd20d0f929ded4a30" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R98489f8ba6a04f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf15c136e97914a21" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2627fab838884c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2335ffccef0042e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfcdc3a18c9494536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e69e540fa53437a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3922b8cf90c844d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8167e47ebaf4a84" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra29ddc4a854d4c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2dc29254de894052" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R08e4b9b33eae43bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02c7b4b5a68749b5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3b91e919b2814469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ad60318d374449d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R796c3a4f8844412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcdd3a987a26a4b74" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbb3dcbdf39914300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7c2c9c3071440be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd23c3e21cec64c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5fd72bd07a994d32" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd440473d3226485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re402c5cd32864adf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re3058cb111544388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcba500ff714f4ab8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R322626664d7f4184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd24f8bcbdb00475a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra118b77f94354692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4fc0e5d1bf614f41" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbdcc723fc8cd4bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb3e095b789547ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R747a0e206fae43d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6fbeb30359724ead" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R73444f7668064800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re2559b0ce4184a8b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R829fcdb840374468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61629b8342c84e61" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R13218d430d1c4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfae0a6218275443b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb5f3b9fbf9ec41d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d03907ed1e94b68" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Reb9a53fa4c144bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47c5298408c94e71" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2710,100 +2710,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb447e87017324842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R53b9c94cff69450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R60173f455c204d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd7b59f713b2a43fc" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5d5a17913cd34362" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6ffdd5ae18294f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re4dafff124a346c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc0d87effb6a34607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R46a9f55cc6274ecc" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re710d08c39474d78" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R53b9c94cff69450f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re4dafff124a346c6"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R60173f455c204d89"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc0d87effb6a34607"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3829,116 +3829,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd7b59f713b2a43fc"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R46a9f55cc6274ecc"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R16e3897db49f4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6648b3fd466e45c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R419e1d5b16424e66" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R78978807f96b4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R46eccbfc21844536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R274a412ff9b34f01" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6648b3fd466e45c5"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R419e1d5b16424e66"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R46eccbfc21844536"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R274a412ff9b34f01"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4002,120 +4002,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15c1c1cdfeb943ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R66e14b4e83d644c1" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3274d766c21f4676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1504d01b48b8410a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9937af890b74c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd78910de62e24921" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ea09280719b4144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Re64cfaa2599e4830" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R490db7a3f19f4302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R43c2d49f4fe14679" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra98414ac59074488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rb7dcec6468be4827" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8fa3e1d178d3466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R669ccaf6e8ed47c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra575cc8536c64736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Ra0642648e04745fe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b4dbda6c5444aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R61465bf82ca948d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R48a3cf5a757f42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R4c25629fbe4a4e8a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2f03a7c89394012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R9673513d876c45e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2387494553941ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Re1316567e4cf4dcc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R650214e0da474a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rf74881f23ecc4714" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc41da40d75d847fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R6e1772f4173c4c68" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a566b3e1cd34574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rf35b4f8e1bc441ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89628ec51fd1424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R4233953476f94ce4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86a61207ed9a4606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R418676a31a344d7e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f6849322c504797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R7649a453386e4efa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0532e5c50cf8439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R032b0ae32e974621" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec49dfb11ea34ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rfacdc23b550349ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra14675311aa24487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Ra108712304a94583" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc123fada19494216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R43027f3e45244122" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c0e8f31c5fe4513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R68b427b93fdf49e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53493485786846e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R57272abbc3fa4439" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref524eceaac44dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R31c7eb74d31a480f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc25d152f3c984751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R80c735a765df4e43" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4133,65 +4133,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書第8章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Zechariah 8 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4209,183 +4213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 8:9  |  Zechariah 8:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華如此說：「當建造萬軍之耶和華的殿，立根基之日的先知所說的話，現在你們聽見，應當手裏強壯。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD of hosts; Let your hands be strong, ye that hear in these days these words by the mouth of the prophets, which were in the day that the foundation of the house of the LORD of hosts was laid, that the temple might be built.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4401,179 +4367,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 8:10  |  Zechariah 8:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那日以先，人得不着雇價，牲畜也是如此；且因敵人的緣故，出入之人不得平安，乃因我使眾人互相攻擊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For before these days there was no hire for man, nor any hire for beast; neither was there any peace to him that went out or came in because of the affliction: for I set all men every one against his neighbour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4593,183 +4521,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 8:11  |  Zechariah 8:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但如今，我待這餘剩的民必不像從前。這是萬軍之耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But now I will not be unto the residue of this people as in the former days, saith the LORD of hosts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4785,183 +4675,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 8:12  |  Zechariah 8:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他們必平安撒種，葡萄樹必結果子，地土必有出產，天也必降甘露。我要使這餘剩的民享受這一切的福。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the seed shall be prosperous; the vine shall give her fruit, and the ground shall give her increase, and the heavens shall give their dew; and I will cause the remnant of this people to possess all these things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4977,179 +4829,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 8:13  |  Zechariah 8:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶大家和以色列家啊，你們從前在列國中怎樣成為可咒詛的；照樣，我要拯救你們，使人稱你們為有福的。你們不要懼怕，手要強壯。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass, that as ye were a curse among the heathen, O house of Judah, and house of Israel; so will I save you, and ye shall be a blessing: fear not, but let your hands be strong.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5169,183 +4983,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 8:14  |  Zechariah 8:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華如此說：「你們列祖惹我發怒的時候，我怎樣定意降禍，並不後悔。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thus saith the LORD of hosts; As I thought to punish you, when your fathers provoked me to wrath, saith the LORD of hosts, and I repented not:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5361,183 +5137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 8:15  |  Zechariah 8:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在我照樣定意施恩與耶路撒冷和猶大家，你們不要懼怕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So again have I thought in these days to do well unto Jerusalem and to the house of Judah: fear ye not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5553,183 +5291,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 8:16  |  Zechariah 8:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們所當行的是這樣：各人與鄰舍說話誠實，在城門口按至理判斷，使人和睦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These are the things that ye shall do; Speak ye every man the truth to his neighbour; execute the judgment of truth and peace in your gates:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5745,183 +5445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 8:17  |  Zechariah 8:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰都不可心裏謀害鄰舍，也不可喜愛起假誓，因為這些事都為我所恨惡。這是耶和華說的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And let none of you imagine evil in your hearts against his neighbour; and love no false oath: for all these are things that I hate, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5937,183 +5599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 8:18  |  Zechariah 8:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華的話臨到我說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the word of the LORD of hosts came unto me, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6129,183 +5753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 8:1  |  Zechariah 8:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華的話臨到我說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Again the word of the LORD of hosts came to me, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6321,183 +5907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 8:19  |  Zechariah 8:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「萬軍之耶和華如此說：四月、五月禁食的日子，七月、十月禁食的日子，必變為猶大家歡喜快樂的日子和歡樂的節期；所以你們要喜愛誠實與和平。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD of hosts; The fast of the fourth month, and the fast of the fifth, and the fast of the seventh, and the fast of the tenth, shall be to the house of Judah joy and gladness, and cheerful feasts; therefore love the truth and peace.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6513,183 +6061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 8:20  |  Zechariah 8:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華如此說：「將來必有列國的人和多城的居民來到。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD of hosts; It shall yet come to pass, that there shall come people, and the inhabitants of many cities:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6705,183 +6215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 8:21  |  Zechariah 8:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這城的居民必到那城，說：『我們要快去懇求耶和華的恩，尋求萬軍之耶和華；我也要去。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the inhabitants of one city shall go to another, saying, Let us go speedily to pray before the LORD, and to seek the LORD of hosts: I will go also.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6897,183 +6369,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 8:22  |  Zechariah 8:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>必有列邦的人和強國的民來到耶路撒冷尋求萬軍之耶和華，懇求耶和華的恩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, many people and strong nations shall come to seek the LORD of hosts in Jerusalem, and to pray before the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7089,183 +6523,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 8:23  |  Zechariah 8:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華如此說：在那些日子，必有十個人從列國諸族中出來，拉住一個猶大人的衣襟，說：『我們要與你們同去，因為我們聽見神與你們同在了。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD of hosts; In those days it shall come to pass, that ten men shall take hold out of all languages of the nations, even shall take hold of the skirt of him that is a Jew, saying, We will go with you: for we have heard that God is with you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7281,183 +6677,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 8:2  |  Zechariah 8:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「萬軍之耶和華如此說：我為錫安心裏極其火熱，我為她火熱，向[她的仇敵]發烈怒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD of hosts; I was jealous for Zion with great jealousy, and I was jealous for her with great fury.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7473,179 +6831,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 8:3  |  Zechariah 8:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華如此說：我現在回到錫安，要住在耶路撒冷中。耶路撒冷必稱為誠實的城，萬軍之耶和華的山必稱為聖山。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD; I am returned unto Zion, and will dwell in the midst of Jerusalem: and Jerusalem shall be called a city of truth; and the mountain of the LORD of hosts the holy mountain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7665,183 +6985,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 8:4  |  Zechariah 8:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華如此說：將來必有年老的男女坐在耶路撒冷街上，因為年紀老邁就手拿柺杖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD of hosts; There shall yet old men and old women dwell in the streets of Jerusalem, and every man with his staff in his hand for very age.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7857,183 +7139,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 8:5  |  Zechariah 8:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>城中街上必滿有男孩女孩玩耍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the streets of the city shall be full of boys and girls playing in the streets thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8049,183 +7293,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 8:6  |  Zechariah 8:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華如此說：到那日，這事在餘剩的民眼中看為希奇，在我眼中也看為希奇嗎？這是萬軍之耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD of hosts; If it be marvellous in the eyes of the remnant of this people in these days, should it also be marvellous in mine eyes? saith the LORD of hosts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8241,183 +7447,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 8:7  |  Zechariah 8:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華如此說：我要從東方從西方救回我的民。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD of hosts; Behold, I will save my people from the east country, and from the west country;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8433,183 +7601,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 8:8  |  Zechariah 8:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要領他們來，使他們住在耶路撒冷中。他們要作我的子民，我要作他們的神，都憑誠實和公義。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will bring them, and they shall dwell in the midst of Jerusalem: and they shall be my people, and I will be their God, in truth and in righteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>