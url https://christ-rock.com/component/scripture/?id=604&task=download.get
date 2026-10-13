--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -19,103 +19,103 @@
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R38c05a18ce7d45d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R579065f2787f4bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2105f020a3c0434e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R96e051b314844cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R65ae3bf8c1d34b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R580e4ac2550942aa" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R52c7921944234a83"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0669e855236946ec"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc727698a86264ec9"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8506dc5516394c84"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R06baac1fab974704"/>
-[...9 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R1eef5d1bbb0f4029"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4d290cdff2a94b01"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R7a8a6079e2334af4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rcdb5010ba2c34d0a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R0652df9866ff48e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R485ab9a0dacf4d21"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R4ce2ad7440d544f4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R9e43fc9a2a344524"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R96ca25cfdf4142c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R35d42b4e4057456f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rea1e7992ec5b45cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R078d535ed9354569"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb409999404584789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R52c7921944234a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc727698a86264ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5481f3e99d3f4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R567710e414a546e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R06baac1fab974704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re5a9769cb4c7480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7a4dfa4dcc19488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6e70eddd9dfb4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R598ceff98d794f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc0834996f4a54b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5652c0bcb067470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd33f4167224242b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb56878303f684a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R73addfd4beda438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1eef5d1bbb0f4029" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6f5554ed1ca34031" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5b4001de91a34417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0669e855236946ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8506dc5516394c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R76c5bf93013042cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc4a8abbe3f864b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4d290cdff2a94b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7a8a6079e2334af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcdb5010ba2c34d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0652df9866ff48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R485ab9a0dacf4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4ce2ad7440d544f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9e43fc9a2a344524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R96ca25cfdf4142c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R35d42b4e4057456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rea1e7992ec5b45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R078d535ed9354569" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re68c00fe421e405d" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -319,81 +319,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R10a58013754b44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1728a32ba57443a" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1549a91ecf854185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb03838204e6e4cbc" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbac6bcdc5b2f40b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfcbc7b635a614897" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R396f7dcbd3ce4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b131480dd85415d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8382d05c7df64f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R583126874ad54716" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb7645ef14eac4e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b25081b685a4ce3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R14d5c1336fc94be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6406376df927428c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1e5cf831fe7c42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Redfd28f389c54380" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rca02fbf36d5e47ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R55c11c7d14c248b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdd4e2ab29aa24114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc86334d1f0ad4a3f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc3921a97c67a45ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfce09619ee744d9f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4623379fba7e470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90882177bb6e4472" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R65d080d0f5c5450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6cb3f1928f6b4dd6" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1397,100 +1397,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R753e85f7bbbb4456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd34b1f91eaee4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Red6a5330a92f47cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb12ba45b274e4933" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R44b43d2d64ff4c55" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R288813b380c7408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R461813bbceb64784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9f6b02bae1a54f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1340ee2223e94d93" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf96b62708ca74c0f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd34b1f91eaee4a36"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R461813bbceb64784"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Red6a5330a92f47cf"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9f6b02bae1a54f68"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2516,116 +2516,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb12ba45b274e4933"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1340ee2223e94d93"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R973692c5d78d4c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R114ad5da9e7d48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc78ba736a8d44e65" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1d27d6ae44e84baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd25169f800c74609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R02b042c5af204f2e" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R114ad5da9e7d48f5"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc78ba736a8d44e65"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd25169f800c74609"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R02b042c5af204f2e"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2689,81 +2689,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b315aea5de64f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rca6404792495440c" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra08715f3e5ff445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R60d3f2efbd774f51" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07187b9edefe4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R23c8348df8174013" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff5cdeb6ac314095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R769068b815fe4a5f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2615afcf968c4381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Ra9004f0309414b5a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e7ca59bd9504372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R7058b126ca3d4a39" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72a06920a0c74243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rd579c97e6ba246c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0ff8fec19154a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R075edd2cc67b4ecf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3990a778f35b4b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rfb1a878dfa7e401a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3b55e8aacbc64613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R874ff102b0f14019" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb48273c10c148db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rf6fbbf0d663b4950" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4e0b6bb6ba394b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R8c47f98ddef945d9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e9c8bc9f90149f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0d8cd9766eb34d15" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2781,65 +2781,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Zechariah 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2857,183 +2861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 3:9  |  Zechariah 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，我在約書亞面前所立的石頭，在一塊石頭上有七眼。萬軍之耶和華說：我要親自雕刻這石頭，並要在一日之間除掉這地的罪孽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For behold the stone that I have laid before Joshua; upon one stone shall be seven eyes: behold, I will engrave the graving thereof, saith the LORD of hosts, and I will remove the iniquity of that land in one day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3049,183 +3015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 3:10  |  Zechariah 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當那日，你們各人要請鄰舍坐在葡萄樹和無花果樹下。這是萬軍之耶和華說的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In that day, saith the LORD of hosts, shall ye call every man his neighbour under the vine and under the fig tree.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3241,183 +3169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 3:1  |  Zechariah 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>天使又指給我看：大祭司約書亞站在耶和華的使者面前；撒但也站在約書亞的右邊，與他作對。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he shewed me Joshua the high priest standing before the angel of the LORD, and Satan standing at his right hand to resist him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3433,183 +3323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 3:2  |  Zechariah 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華向撒但說：「撒但哪，耶和華責備你！就是揀選耶路撒冷的耶和華責備你！這不是從火中抽出來的一根柴嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD said unto Satan, The LORD rebuke thee, O Satan; even the LORD that hath chosen Jerusalem rebuke thee: is not this a brand plucked out of the fire?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3625,183 +3477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 3:3  |  Zechariah 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞穿着污穢的衣服站在使者面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now Joshua was clothed with filthy garments, and stood before the angel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3817,183 +3631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 3:4  |  Zechariah 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使者吩咐站在面前的說：「你們要脫去他污穢的衣服」；又對約書亞說：「我使你脫離罪孽，要給你穿上華美的衣服。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he answered and spake unto those that stood before him, saying, Take away the filthy garments from him. And unto him he said, Behold, I have caused thine iniquity to pass from thee, and I will clothe thee with change of raiment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4009,183 +3785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 3:5  |  Zechariah 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我說：「要將潔淨的冠冕戴在他頭上。」他們就把潔淨的冠冕戴在他頭上，給他穿上[華美的]衣服，耶和華的使者在旁邊站立。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I said, Let them set a fair mitre upon his head. So they set a fair mitre upon his head, and clothed him with garments. And the angel of the LORD stood by.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4201,183 +3939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 3:6  |  Zechariah 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的使者告誡約書亞說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the angel of the LORD protested unto Joshua, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4393,183 +4093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 3:7  |  Zechariah 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「萬軍之耶和華如此說：你若遵行我的道，謹守我的命令，你就可以管理我的家，看守我的院宇；我也要使你在這些站立的人中間來往。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD of hosts; If thou wilt walk in my ways, and if thou wilt keep my charge, then thou shalt also judge my house, and shalt also keep my courts, and I will give thee places to walk among these that stand by.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4585,183 +4247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 3:8  |  Zechariah 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大祭司約書亞啊，你和坐在你面前的同伴都當聽。（他們是作預兆的。）我必使我僕人[大衛]的苗裔發出。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear now, O Joshua the high priest, thou, and thy fellows that sit before thee: for they are men wondered at: for, behold, I will bring forth my servant the BRANCH.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>