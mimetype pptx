--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9fe836d5776e4430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R91fdbdc427c248b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3bb4ab0f927b4ed8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6bfa32a2eae642fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R28ac6113562847c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0949b215cf05403d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra1d391adccd94d79"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2ad4beb048c74bb1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R62ced3ca980d471a"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rae9d29aaaa714b26"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0d0ea615c7ae41ce"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R6204f5b0539e4728"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R73d1f2fb64e24060"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R4b514c3cdf8a4632"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R6f016c3fdc974650"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R3afb25b1e7ca411c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R186c6b09346d433d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rdeb531eb3a4847ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2986120d2c8346fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R23ca16ee0a914a5c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R0145bccee7c04f41"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R6fe2ea8053c64bce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rf0162ff67c134a41"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rc8ce5dbf4b8445e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R97d071963d6a42ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R89f8447f12c24b2f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rd23835901cd04d0f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R7f049576aa6e4cce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R1b86de7975694112"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R69c0f3e7b5d5492b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc565b068c0a24346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra1d391adccd94d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62ced3ca980d471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb05fbb06e49c4232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R52390080e98a4042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0d0ea615c7ae41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbcaf42b496954060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R187b3fe069b54fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9a1bede7ef1e4faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb816cc7d251e4a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re4aa9962c4c345c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2dde6089282d4f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3d967745ffe04b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd1ad79ca11034a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R30895618bfa94492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R262043e2c5a04e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R152cc0ac7d82435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re1e09ecfd31c4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd699f1ed716048fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R331af79eaa3f4fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7ec44e1ca95d45c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf5a9fb0ccf284bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6204f5b0539e4728" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra44938fc026945ad" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4a1e032c990243cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2ad4beb048c74bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae9d29aaaa714b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R178409c8dad44c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf924c2cc8e1e4a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R73d1f2fb64e24060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4b514c3cdf8a4632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6f016c3fdc974650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3afb25b1e7ca411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R186c6b09346d433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdeb531eb3a4847ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2986120d2c8346fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R23ca16ee0a914a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0145bccee7c04f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6fe2ea8053c64bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf0162ff67c134a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc8ce5dbf4b8445e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R97d071963d6a42ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R89f8447f12c24b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd23835901cd04d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7f049576aa6e4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R1b86de7975694112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R69c0f3e7b5d5492b" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3bf9805aed3c4203" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1ccd4e128b64403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R306d11e4420e4ed0" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re8885dba161f4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd5136f5ca73142b9" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1c5f64142c844fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb89488d61edb4ea7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Red332f0c0e1d4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re01bdce1e2fe42c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R33b105513f1d4848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R216dd426b24449cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0b16e927132e444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R150031405f474762" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R16c91711d6b4413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7310432dec60475d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5dfbfb84e75e4d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00229484ed6e4f60" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R14cf519f250a4bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra50e942cb57545cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1edcef326a52473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R955f2d37dcbf4792" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R932dc178b65c475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7338e6a879824cf5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2dd06e76d43641bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c2f4da490f34046" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9cf57ca949bb42bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8ad1aca22f14bec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0322cdd3b05347a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d8c293b034c405b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1b4c06b0a0914bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R79a87a0ae4b64a38" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R50b34e1920934acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2de60f5437b34a89" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R685ec60980814281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4cafc26fc2234262" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7384d5a5158c456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R82c09bdace1d45b5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9bd4952e583c400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R142a9df2d285429c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc85a9e4ab04c40aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc9b6ed95064a49b3" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb3a683755eab4e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R899ec7006b2346e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1a6a720d11a94c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdc1a119a7b804516" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4cdec5afd1e14e5b" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3369db19456b4de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0688734a5dc84c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb1532c5d2a1c476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rce30326cfd984b5b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R705345d5bb1e4c2c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R899ec7006b2346e9"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0688734a5dc84c86"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1a6a720d11a94c66"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb1532c5d2a1c476c"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdc1a119a7b804516"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rce30326cfd984b5b"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1427c920361d44ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4dc8c3a45c484571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf67362fa44a74651" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1c5093dff0264635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re218227aaf5b4954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red6e6b624c874d17" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4dc8c3a45c484571"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf67362fa44a74651"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re218227aaf5b4954"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Red6e6b624c874d17"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d975a72652f4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R545ccc2b726b4505" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b9aa7420cf149eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf3efca1a661d4fe3" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re14156b9a80747ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R52fa1a6f271a4d79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab00bf4a8d394ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rd0408803cebd41f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6b26b01fc274f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R37510f25347d4af3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6bd2c13d84384de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rfd1ccceca4f540b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9e9aabf82c04272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rea6e909d0b7c4954" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R137e06f1e35649f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Raa05e9b63f2d4d3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2d5786b252c4066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rd12bb7f3608b4587" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc1921f0d4d9e41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rfa555cf72d8348d7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff371d73ba784a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rfb3d1ad294144684" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf75422b82324e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R901339955885488f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0902ef7ceb28406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rbf85c5716e6b49ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb2914f6e6754fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R59c845f3b3e84428" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f541cf529a84743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R6bbdd6ceea134c7a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01f3de770167478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R185d0234f2034407" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19fc4d6baac04c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R024523b0d0124346" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf564a3cc56464630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb863a196cc3b4bc5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb01a9d8615f4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R2d65770d5ed94032" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea389e13b9704764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf143c0b4aa88492e" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書第9章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Zechariah 9 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,179 +3589,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 9:9  |  Zechariah 9:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>錫安的民哪，應當大大喜樂； 耶路撒冷的民哪，應當歡呼。 看哪，你的王來到你這裏！ 他是公義的，並且施行拯救， 謙謙和和地騎着驢， 就是騎着驢的駒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Rejoice greatly, O daughter of Zion; shout, O daughter of Jerusalem: behold, thy King cometh unto thee: he is just, and having salvation; lowly, and riding upon an ass, and upon a colt the foal of an ass.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3777,183 +3743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 9:10  |  Zechariah 9:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必除滅以法蓮的戰車 和耶路撒冷的戰馬； 爭戰的弓也必除滅。 他必向列國講和平； 他的權柄必從這海管到那海， 從大河管到地極。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will cut off the chariot from Ephraim, and the horse from Jerusalem, and the battle bow shall be cut off: and he shall speak peace unto the heathen: and his dominion shall be from sea even to sea, and from the river even to the ends of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3969,183 +3897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 9:11  |  Zechariah 9:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>錫安哪，我因與你立約的血， 將你中間被擄而囚的人從無水的坑中釋放出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As for thee also, by the blood of thy covenant I have sent forth thy prisoners out of the pit wherein is no water.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4161,183 +4051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 9:12  |  Zechariah 9:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們被囚而有指望的人都要轉回保障。 我今日說明，我必加倍賜福給你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Turn you to the strong hold, ye prisoners of hope: even to day do I declare that I will render double unto thee;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4353,183 +4205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 9:13  |  Zechariah 9:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我拿猶大作上弦的弓； 我拿以法蓮為張弓的箭。 錫安哪，我要激發你的眾子， 攻擊希臘的眾子，使你如勇士的刀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When I have bent Judah for me, filled the bow with Ephraim, and raised up thy sons, O Zion, against thy sons, O Greece, and made thee as the sword of a mighty man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4545,183 +4359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 9:14  |  Zechariah 9:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華必顯現在他們以上； 他的箭必射出像閃電。 主耶和華必吹角， 乘南方的旋風而行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD shall be seen over them, and his arrow shall go forth as the lightning: and the Lord GOD shall blow the trumpet, and shall go with whirlwinds of the south.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4737,183 +4513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 9:15  |  Zechariah 9:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華必保護他們； 他們必吞滅[仇敵]，踐踏彈石。 他們必喝[血]吶喊，猶如飲酒； 他們必像盛滿[血]的碗， 又像壇的四角滿了[血]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD of hosts shall defend them; and they shall devour, and subdue with sling stones; and they shall drink, and make a noise as through wine; and they shall be filled like bowls, and as the corners of the altar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4929,183 +4667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 9:16  |  Zechariah 9:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當那日，耶和華－他們的神 必看他的民如群羊，拯救他們； 因為[他們必像]冠冕上的寶石， 高舉在他的地以上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD their God shall save them in that day as the flock of his people: for they shall be as the stones of a crown, lifted up as an ensign upon his land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5121,183 +4821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 9:17  |  Zechariah 9:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的恩慈何等大！ 他的榮美何其盛！ 五穀健壯少男； 新酒培養處女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For how great is his goodness, and how great is his beauty! corn shall make the young men cheerful, and new wine the maids.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5313,179 +4975,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 9:1  |  Zechariah 9:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的默示應驗在哈得拉地大馬士革 －世人和以色列各支派的眼目都仰望耶和華－</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The burden of the word of the LORD in the land of Hadrach, and Damascus shall be the rest thereof: when the eyes of man, as of all the tribes of Israel, shall be toward the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5505,183 +5129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 9:2  |  Zechariah 9:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>和靠近的哈馬，並泰爾、西頓； 因為這二城的人大有智慧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Hamath also shall border thereby; Tyrus, and Zidon, though it be very wise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5697,183 +5283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 9:3  |  Zechariah 9:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>泰爾為自己修築保障， 積蓄銀子如塵沙， 堆起精金如街上的泥土。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Tyrus did build herself a strong hold, and heaped up silver as the dust, and fine gold as the mire of the streets.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5889,183 +5437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 9:4  |  Zechariah 9:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主必趕出她， 打敗她海上的權利； 她必被火燒滅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, the Lord will cast her out, and he will smite her power in the sea; and she shall be devoured with fire.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6081,179 +5591,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 9:5  |  Zechariah 9:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞實基倫看見必懼怕； 迦薩看見甚痛苦； 以革倫因失了盼望蒙羞。 迦薩必不再有君王； 亞實基倫也不再有居民。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ashkelon shall see it, and fear; Gaza also shall see it, and be very sorrowful, and Ekron; for her expectation shall be ashamed; and the king shall perish from Gaza, and Ashkelon shall not be inhabited.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6273,183 +5745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 9:6  |  Zechariah 9:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>私生子必住在亞實突； 我必除滅非利士人的驕傲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And a bastard shall dwell in Ashdod, and I will cut off the pride of the Philistines.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +5899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 9:7  |  Zechariah 9:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必除去他口中帶血之肉 和牙齒內可憎之物。 他必作為餘剩的人歸與我們的神， 必在猶大像族長； 以革倫人必如耶布斯人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will take away his blood out of his mouth, and his abominations from between his teeth: but he that remaineth, even he, shall be for our God, and he shall be as a governor in Judah, and Ekron as a Jebusite.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,179 +6053,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 9:8  |  Zechariah 9:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必在我家的四圍安營， 使敵軍不得任意往來， 暴虐的人也不再經過， 因為我親眼看顧[我的家]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will encamp about mine house because of the army, because of him that passeth by, and because of him that returneth: and no oppressor shall pass through them any more: for now have I seen with mine eyes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>