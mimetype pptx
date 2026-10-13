--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -149,168 +149,168 @@
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5e056aa71f5b4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R487841fe972b4375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd6edc23347b04423" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rff719393d40b4c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4388309d79c84502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3d9f266e080040a1" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R08e3d5f27b294b97"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra7c40ec38d6640eb"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rad1352a37c58458a"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rcfc8acc4653c4e84"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd642384911814fa8"/>
-[...74 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="331" r:id="R89ddc167ebd143c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4d8db5f757474781"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R747aed9a3bc94a4e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rbdd0d686930a4c07"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R2f7e1e0f4b6d4a5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R0f4830f8606649a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R20638877ee534cc7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Reca6d65674dc43d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R2d431e40906c4088"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R9ea0a8a436164267"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rd9452ff554834827"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R8e00e2c134164bdf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R750b6c0a4fe84975"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R79e5678bdfe14c2c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R2500543e7e2748a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R9caa13c023a44305"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Re3d3aa980e8b4506"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Re5264a2d93a04f2b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Ra7f3a278ae404df0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rbb86e990a9174099"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Re9c0127f1e4342cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R6e03b143e0ee430e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R5a1db5673db94811"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R66fe04f5b4af4015"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Re619a1c199c0469c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R334845e0bb3e4dff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R61e94a8236c944ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R1cc6302449e04528"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R6df28322c4734514"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R73ea66a1f9ca40d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R274a116d827e4cee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R22b9f451664942cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R0676698af4494f00"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R9c0d9427084a410f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rd9d42c1a399548aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="Rbb290c2de9204114"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R3f37d43d77244ed0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="Re709c8d1a789417f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R162ae8b771964e0f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R5aa160cd5d914d79"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R6904d73ed21c45a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="R23f8356130c344cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="Rb4530f5438184141"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="R6f39277eb1f6438f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="Racd768c8a20344a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="Rb9f1f18b067342df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="R20750a39115747ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="302" r:id="R51bb599db6824f7a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="303" r:id="R28d91abfabe242c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="304" r:id="R79a9d3bdf2b7440b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="305" r:id="R682992b20f2c4054"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="306" r:id="R77e8e39f3dd044e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="307" r:id="R2f17d856e8b444b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="308" r:id="Rdff5b25bbd834da6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="309" r:id="Rc4f4b8c499a94e9b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="310" r:id="Rb0c9939d960f4784"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="311" r:id="R3ba27a56b1ed4318"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="312" r:id="R003db561037e4111"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="313" r:id="Rf3237eaa2fa44dfe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="314" r:id="Rb8a33bad0eea421f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="315" r:id="Re1ddebd812ed45a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="316" r:id="Rdc4f19d4fb0c4942"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="317" r:id="R7255314e2bf840fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="318" r:id="Re765ca935a5d4b7c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="319" r:id="R60a0ae6d52934d58"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="320" r:id="R0b3c2f0a3b6b4621"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="321" r:id="Ra0c03da9bd274727"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="322" r:id="Ra7dde41a94ec45b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="323" r:id="Rbf056c90814649d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="324" r:id="R049aa70815bf4f7c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="325" r:id="R40f997e7b7e94ca9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="326" r:id="Rc377d950747a4636"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="327" r:id="R6e6a562d5baf40f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="328" r:id="R30f111f98c694414"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="329" r:id="R9c116a385755452a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="330" r:id="Rfc6f960a2956488f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="331" r:id="R3d0abb927dca42e5"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfafa0f7b9ce944a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R08e3d5f27b294b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad1352a37c58458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R491542f48fc24122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R01dffd0026804836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd642384911814fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R09a57615d3be4571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdb62bfef4d9b418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rea8f38f6d7a4445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re07afefb75814568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbcdee76375094aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfbb0ad96ab6e40c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8e13e59925994d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2568d8f475874b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra2813809ae544d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R48b69b4bb5414d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rda138058f5fe4b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R50bd61f221fd4296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R98db405761ae4905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re88e8046d4b443c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9beeff6dd6a74634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9647cc665d554edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R76d6b41e0fc9449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R08fa322352e74f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Refd3b60d2f604297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb478255746274014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R1701a82e73bd4f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rbaf9220eb2e643f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0b28724ad65c43e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R4b8aba7d78ad4d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R5536b81a4078425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R8af5eeaf1f174cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R6adfc56dd8af44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R80bdbc3ea1b7473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R91dff09c194b4725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rf8d7fb84ca5a406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R4b68afe610284bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R07862739de3f4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R2e39e2aabe63421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Ra298b1d52d8a494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R12ae028093f34855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R34ab6f98bb4b47a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R33947a3087a445cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R3b67359d486b4a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rd0376845e9e44f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Re497eab357e7406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R638a74ec924b4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R04727e62f7944a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Rc16e92b6043e4ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R5d7becfaabc34145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R83f21f1c77714057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rfd16f60ab79c4c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R6686cd083e8b4c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R9787fbfb19454d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="Ra81a23a2ce874e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="R4369bdfd912d4299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R44a61f59e5b74281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="R930bff91cba34a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="R21531b4ee710476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="R4d8d0a68b37d493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide56.xml" Id="R11c6a63fe8cb40f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide57.xml" Id="Rb63b0610bf3c4a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide58.xml" Id="Rbebae824838e4aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide59.xml" Id="Ra80048f8d6d34996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide60.xml" Id="R6605067b5fd24fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide61.xml" Id="Rc3735fa3a51441ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide62.xml" Id="R080674e996344778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide63.xml" Id="R645413bf2f6a491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide64.xml" Id="R14b098b0cfd84174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide65.xml" Id="Rd262f467feef4648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide66.xml" Id="Rc3d119b50cd84f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide67.xml" Id="R8471f680d4034f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide68.xml" Id="R73348a5b9a6b4e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide69.xml" Id="Red51fd7b1a7744d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide70.xml" Id="R587c98815ecf43ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide71.xml" Id="Rca4e064986124809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide72.xml" Id="Raea506de936e4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide73.xml" Id="Rafa9cc5bd256496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide74.xml" Id="Readdc7d6dced4d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide75.xml" Id="R230d0acbc8524ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide76.xml" Id="R89ddc167ebd143c7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1d5cd46d7cba424e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R04270e79a0864803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra7c40ec38d6640eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcfc8acc4653c4e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8ddf8818b8f040fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R92b6a5d6774b4aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4d8db5f757474781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R747aed9a3bc94a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbdd0d686930a4c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2f7e1e0f4b6d4a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0f4830f8606649a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R20638877ee534cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Reca6d65674dc43d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2d431e40906c4088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9ea0a8a436164267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd9452ff554834827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8e00e2c134164bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R750b6c0a4fe84975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R79e5678bdfe14c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2500543e7e2748a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9caa13c023a44305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re3d3aa980e8b4506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re5264a2d93a04f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra7f3a278ae404df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbb86e990a9174099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re9c0127f1e4342cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6e03b143e0ee430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5a1db5673db94811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R66fe04f5b4af4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Re619a1c199c0469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R334845e0bb3e4dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R61e94a8236c944ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R1cc6302449e04528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R6df28322c4734514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R73ea66a1f9ca40d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R274a116d827e4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R22b9f451664942cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R0676698af4494f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R9c0d9427084a410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rd9d42c1a399548aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rbb290c2de9204114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R3f37d43d77244ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Re709c8d1a789417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R162ae8b771964e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R5aa160cd5d914d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R6904d73ed21c45a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R23f8356130c344cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="Rb4530f5438184141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R6f39277eb1f6438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Racd768c8a20344a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Rb9f1f18b067342df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R20750a39115747ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R51bb599db6824f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R28d91abfabe242c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R79a9d3bdf2b7440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R682992b20f2c4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="R77e8e39f3dd044e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R2f17d856e8b444b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="Rdff5b25bbd834da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="Rc4f4b8c499a94e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="Rb0c9939d960f4784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide56.xml" Id="R3ba27a56b1ed4318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide57.xml" Id="R003db561037e4111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide58.xml" Id="Rf3237eaa2fa44dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide59.xml" Id="Rb8a33bad0eea421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide60.xml" Id="Re1ddebd812ed45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide61.xml" Id="Rdc4f19d4fb0c4942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide62.xml" Id="R7255314e2bf840fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide63.xml" Id="Re765ca935a5d4b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide64.xml" Id="R60a0ae6d52934d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide65.xml" Id="R0b3c2f0a3b6b4621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide66.xml" Id="Ra0c03da9bd274727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide67.xml" Id="Ra7dde41a94ec45b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide68.xml" Id="Rbf056c90814649d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide69.xml" Id="R049aa70815bf4f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide70.xml" Id="R40f997e7b7e94ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide71.xml" Id="Rc377d950747a4636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide72.xml" Id="R6e6a562d5baf40f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide73.xml" Id="R30f111f98c694414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide74.xml" Id="R9c116a385755452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide75.xml" Id="Rfc6f960a2956488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide76.xml" Id="R3d0abb927dca42e5" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rcd3fd3ec2f404acf" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -514,276 +514,276 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb2aef13dc7934c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e9cd275d52d4325" /></Relationships>
-[...224 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R979c7dd5085d484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb28b2f1281924514" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4e821e97c0d54775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ece9f40a50b4fc9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5eb5e5d88440480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R851f168c321540d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc0fd01a2c98445a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R085af03441084a88" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Raed908be9e2e49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf1ad4373c3943ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5d449d3ba09d497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a82edf44ec945b9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rdb0d3a0faaec43ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71c95f027f1e4642" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rbfd2978d90b94f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R546e158e80f947d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rca462380925a4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra95994297fff4438" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R23fa401d1b454087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c0b1555f38d4791" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R26abc175295544b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f32a0f7628f4987" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re442d287db0d4a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ac7c95cccf04ce0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2b98d8cab92440b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re7c9a204b5e94be7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R7157fefb1c1e47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re80908df178d4308" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R1c03e25d77724074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra0771d150fd044e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R061fa1664d42495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re845ddc3478f4237" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re5cd3e9ebf2c4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91587a80aef24753" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R5728be1489d3447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba57790311b045d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rbd1bfdd8a923466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c661ad9cbbb4b14" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R79ccc54dd8504da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b0177b93a214eea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R1cf7cd61599a48f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R691ace04720d47ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R630b228f80d14da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9152c551c8454371" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R03374c849d6c4e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref2747508f6a462d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf6a1ddd4e5b44a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc78f0c33ea304858" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R14ab5383ecae4b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23dd4ec9189c449d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Redc81340d8514582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd31b9c154c214ae8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R8c5a5a45f75742b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R552a3c6b63e84854" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R579b6462bbfd42b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f865468d88c4ee5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R276093eceab1488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3bf0d0a13a2542b0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R820c2d2aaa3a4e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a7c3eb33e99471d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rcb7e75c23eb044ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R456c41515ad14294" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R9eea143bcc404662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52d31d3a84b54d6f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Rccd17b2418c44ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1a01e80ca4f48a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R88816aab372146dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd18fe74411a84500" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R88a113089b884c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c82dcc9b5004041" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rce2e4f990d1d42bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37ebaff8ce8d4015" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R6a27c56b7a1745a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b1260d46e784b36" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R529a240232dc4dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a23bd2406e443b9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R8d5d7dd9bd1c4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52d9ead534ab419c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R0f364e03b7d64ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6be84777a1de4300" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Rcfff42215d464899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3039cbb8bf64cf0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R98f4ee1f274846f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb943651999eb4ae8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rc621739aa58542e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd9aff5e48a94d7f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R5eb66d72847f4ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R069748a5cc074f5e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R7358591b8e244317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0f224c94b3f4dd0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1207583498054291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d5c2b5fd7bd4495" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R5492617d6a8d41a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5bc327eaac64caf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="R2b0c61d187724c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1299cf6116214dcc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R5025d086c4e14b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c020ee1c0374b88" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide53.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="R2aa282b50bdd42d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Radecce4276f349be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide54.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="R3feead311c0240ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a48d504d7d24969" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide55.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="R3195b312f3724abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R795499a55c2f4d3b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide56.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide56.xml" Id="R99b9d378b2b74c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb78e24019ff64a07" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide57.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide57.xml" Id="R22ebdf7d49bf4150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R668e9fe6835140cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide58.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide58.xml" Id="Rd76de3ba88ec4b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1eb23e8301d6499b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide59.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide59.xml" Id="R9c472ec97bca468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb74e5c2e8cbc4864" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R80a13d065a51456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28fb42ff84d74c1f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide60.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide60.xml" Id="R96a804034e4b4279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec55897c856d497c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide61.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide61.xml" Id="R2c9512d31ae347fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdcbd8b06ae2d4035" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide62.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide62.xml" Id="Rc794c8460df146c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41279f945a554929" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide63.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide63.xml" Id="R82bee26ad61d4069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R83f278a9198a4680" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide64.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide64.xml" Id="R60379f95a7254013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf69a6e88fa64653" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide65.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide65.xml" Id="R5b892804b0ec4d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R210007999c994d00" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide66.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide66.xml" Id="Rfc7697c759fd4a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b0fa02cbc224b5c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide67.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide67.xml" Id="R2923d13c0de04c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc671c788cca841c0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide68.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide68.xml" Id="R95653bbffa634528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea6d2012c3494194" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide69.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide69.xml" Id="Ra49d222979cd460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62680df3c2654ce9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0c86ad778ab54347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8505676b0e6f4eb9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide70.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide70.xml" Id="R1a5600bacda54d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd28c24abd08e47a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide71.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide71.xml" Id="Rd0eb757407d0410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3049494e8eab4144" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide72.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide72.xml" Id="R6c91e16bdf894ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49ad1ea5351545fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide73.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide73.xml" Id="R735d6ae8771744f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd68100ff9414dbe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide74.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide74.xml" Id="R911c14f1c2c14867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d27f7d8b4b34aed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide75.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide75.xml" Id="R8e26aa79531b40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R929ddb8be11c4952" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide76.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide76.xml" Id="R1817b7787dbb49d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfac3dc784336439a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R29521d6841024c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R12a816bfb3234115" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R649e7b4c1f674e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc9157dd1d9f24504" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -7962,100 +7962,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R060891b6c996486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re394d3041fa3466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd208da8f9c2e4903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rfda21f8df4604b4f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6badee08448f4c88" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R347d23779c9b45e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re0414277581149b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re08939b9580c484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re0314f1c1a2c4561" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9c4d2cbca6da4a18" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re394d3041fa3466d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re0414277581149b0"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd208da8f9c2e4903"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re08939b9580c484e"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -9081,116 +9081,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rfda21f8df4604b4f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re0314f1c1a2c4561"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R87d9d110b4ee4d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8bca10bae2124b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e6ccb3ef5b84189" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb924be1e05504502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R14e90cb294984702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R91f97cbcf3dc4350" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8bca10bae2124b9e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0e6ccb3ef5b84189"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R14e90cb294984702"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R91f97cbcf3dc4350"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -9254,276 +9254,276 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3b672fc9512c4571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re7b31f5f73084a10" /></Relationships>
-[...224 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc03b1d9f619a4b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Redd069bb752144de" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b31e8c93aef43c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R0b032d9d2330420e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62c6af768e7c4be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rc7d351afe7fc4e52" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdfbcd3aea23143fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rfb3910c7d6ae4b82" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R106e0da3740c4094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rc192ff2d83f0404e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R159a9963a23d466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rd93f43fd1ba34260" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re88f72520fc54c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rf9487ff90bc8477e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R95833622857a4c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rfb21102d5c024bab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re59bc96973c34e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R736d544e4dd9457a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re8f11bd102a04e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R0dc27ccf091b496f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe5efd32f7934b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R382dd6fc9b0c46d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R931d4d0229c84725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rcc1a0d563f5b4092" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33cdacf8e1894e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R47e93d842a124dd9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe535eba7e8f4afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R32f0374cda094551" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4be9e823ce9406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R0541a7c607d643ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20cb74e2765b4a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R42839ef9e8814b03" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re139f7ac372a4eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R7cb11bb6d5c54831" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4dc6cf3e0e8c4dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R834f2a3dec4f43ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8316354875094d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rd10aa84a06ae4d39" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea5963f05d4b43ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R3a31bb7d92b243e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a4c689eb8d54702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R2706ea86741945f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbdc9dcb1631a4c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R48de6706107c4e77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc4ac143d3fe04957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rb3d8b8587695425e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R456391fc87cd43a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R58ecd99b6aea479f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R80f498e8e9ef4569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R7d6c806a45a24814" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8aabaf3132bb4a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rb08eef3cfbc849f5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R236f502d380e4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rde8af08a8f884030" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra494b605da954548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R6625489ee0654a6b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb541eac110b34986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R89dc69d211dd4169" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rafac6c76240e4e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="Ra52fb895b3b44a0c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R371cc22e22ec4bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="Rc915c79616784235" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4ea27b08d0c4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R871c226da68e4f40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36afe72d9f1b46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R4030c00559ff48ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fca4229dc834781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="Rbf43fc510a7f4c54" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2fb3d144ffb4250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R8418eee1e11649ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a99cd9cf1cf44e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="Rffb24f834fac41ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40e6d338d2db4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="Re8e44d1903fe496e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R60dd679683ab48cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="R622042ff83a847d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb685a791aba4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="Rbe79e1afe34d457f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00e44b63184d48e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="R9ad867b64cdb4a75" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20d41ab9c5dd433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide45.xml" Id="R5cad6755331c44d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2af7398819cc47bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide46.xml" Id="R625dd4a02ad740f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca77dbb363534754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide47.xml" Id="Ree9f156926f84e3c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc899e7a4ffdf429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide48.xml" Id="Rb10b9f9727a542a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83db2a1b35b04595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide49.xml" Id="Rf6f1d23854884505" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0251e25fde494e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R943f9bdeca58461c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R56e766236213496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide50.xml" Id="R95d8a2d0a8444f3b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce999ba88a5b410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide51.xml" Id="Rd5127cd8d53c41c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8de56f8a4d2c4bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide52.xml" Id="Rf221402f3c784cb4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad6220e886d84d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide53.xml" Id="Ra61b4312754a4d76" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fd7f265e61f4516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide54.xml" Id="Rc07c33272db145ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4e0ffcd02dbd4f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide55.xml" Id="R22e960555dc64715" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ee89698217842ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide56.xml" Id="Rd470c2405b674993" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15dbfe9891484e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide57.xml" Id="Rfb1f0ba93e704218" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7b8f850a81a4182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide58.xml" Id="Re70f15aa00144458" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R73651f1b73db436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide59.xml" Id="Rc5a08904076c47da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21d10c8873ff4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R4c61c768808e4935" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf356bc5f5d7e4601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide60.xml" Id="R2fd4022e83644012" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R004724fb4bd74404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide61.xml" Id="Rbdefd49f200c4b3d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rafe5b7f8eca049e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide62.xml" Id="Rd90de8f2cfdd4499" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a1a6e7617874770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide63.xml" Id="Rcceedf37875344a6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfbb0a6ef35c94630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide64.xml" Id="Rc51bd69ed66441dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9bf564bbe5bf4158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide65.xml" Id="R80e8c23fa97b49fe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbac6d22452744464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide66.xml" Id="R51115ab31a874e2c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2881aade24e04dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide67.xml" Id="R9a5ef500531b4589" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4697b85c1ab4f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide68.xml" Id="Rceeccb49ef454d23" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rccc38f5c18324527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide69.xml" Id="R5289c5f70cbd468c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4bac2daf8124e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Ra42de2e7e4514062" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d71cb0bdedc475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide70.xml" Id="R2a59281dc98a4807" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd37dc4261be4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide71.xml" Id="R7b42ba46bcc64785" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R59c89a8d1a904c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide72.xml" Id="Re5286c311903477a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R475e561c08d64e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide73.xml" Id="R8566e84f33274fe0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R824ac748820f4486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide74.xml" Id="R4cd879ba8aba4dc2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2952d99f60914f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide75.xml" Id="R742321960aa04e66" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11eda6d0135b4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide76.xml" Id="R47fab844b9a2428f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0dfc1bfb4dc54b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rf6cc92573e7a4c1d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R879376d3b9ce4a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0ec9965286444655" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -9541,65 +9541,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音第26章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Matthew 26 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -9617,183 +9621,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:9  |  Matthew 26:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這[香膏]可以賣許多錢，賙濟窮人。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this ointment might have been sold for much, and given to the poor.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9809,183 +9775,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:10  |  Matthew 26:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌看出他們的意思，就說：「為甚麼難為這女人呢？她在我身上做的是一件美事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When Jesus understood it, he said unto them, Why trouble ye the woman? for she hath wrought a good work upon me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10001,183 +9929,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:11  |  Matthew 26:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為常有窮人和你們同在；只是你們不常有我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For ye have the poor always with you; but me ye have not always.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10193,183 +10083,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:12  |  Matthew 26:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她將這香膏澆在我身上是為我安葬做的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For in that she hath poured this ointment on my body, she did it for my burial.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10385,183 +10237,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:13  |  Matthew 26:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我實在告訴你們，普天之下，無論在甚麼地方傳這福音，也要述說這女人所行的，作個紀念。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Verily I say unto you, Wheresoever this gospel shall be preached in the whole world, there shall also this, that this woman hath done, be told for a memorial of her.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10577,183 +10391,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:14  |  Matthew 26:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當下，十二門徒裏有一個稱為加略人猶大的，去見祭司長，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then one of the twelve, called Judas Iscariot, went unto the chief priests,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10769,183 +10545,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:15  |  Matthew 26:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說： 「我把他交給你們，你們願意給我多少錢？」他們就給了他三十塊錢。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And said unto them, What will ye give me, and I will deliver him unto you? And they covenanted with him for thirty pieces of silver.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10961,183 +10699,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:16  |  Matthew 26:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從那時候，他就找機會要把耶穌交給他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And from that time he sought opportunity to betray him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11153,183 +10853,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:17  |  Matthew 26:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>除酵節的第一天，門徒來問耶穌說：「你吃逾越[節的筵席]，要我們在哪裏給你預備？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now the first day of the feast of unleavened bread the disciples came to Jesus, saying unto him, Where wilt thou that we prepare for thee to eat the passover?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11345,183 +11007,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:18  |  Matthew 26:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「你們進城去，到某人那裏，對他說：『夫子說：我的時候快到了，我與門徒要在你家裏守逾越[節]。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, Go into the city to such a man, and say unto him, The Master saith, My time is at hand; I will keep the passover at thy house with my disciples.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11537,183 +11161,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:1  |  Matthew 26:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說完了這一切的話，就對門徒說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, when Jesus had finished all these sayings, he said unto his disciples,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11729,183 +11315,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:19  |  Matthew 26:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>門徒遵着耶穌所吩咐的就去預備了逾越[節的筵席]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the disciples did as Jesus had appointed them; and they made ready the passover.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11921,183 +11469,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:20  |  Matthew 26:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到了晚上，耶穌和十二個門徒坐席。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now when the even was come, he sat down with the twelve.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12113,183 +11623,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:21  |  Matthew 26:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正吃的時候，耶穌說：「我實在告訴你們，你們中間有一個人要賣我了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And as they did eat, he said, Verily I say unto you, that one of you shall betray me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12305,183 +11777,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:22  |  Matthew 26:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們就甚憂愁，一個一個地問他說：「主，是我嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they were exceeding sorrowful, and began every one of them to say unto him, Lord, is it I?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12497,183 +11931,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:23  |  Matthew 26:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌回答說：「同我蘸手在盤子裏的，就是他要賣我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he answered and said, He that dippeth his hand with me in the dish, the same shall betray me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12689,183 +12085,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:24  |  Matthew 26:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人子必要去世，正如[經上]指着他所寫的；但賣人子的人有禍了！那人不生在世上倒好。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The Son of man goeth as it is written of him: but woe unto that man by whom the Son of man is betrayed! it had been good for that man if he had not been born.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12881,183 +12239,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:25  |  Matthew 26:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>賣耶穌的猶大問他說：「拉比，是我嗎？」耶穌說：「你說的是。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Judas, which betrayed him, answered and said, Master, is it I? He said unto him, Thou hast said.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13073,183 +12393,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:26  |  Matthew 26:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們吃的時候，耶穌拿起餅來，祝福，就擘開，遞給門徒，說：「你們拿着吃，這是我的身體」；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And as they were eating, Jesus took bread, and blessed it, and brake it, and gave it to the disciples, and said, Take, eat; this is my body.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13265,183 +12547,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:27  |  Matthew 26:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又拿起杯來，祝謝了，遞給他們，說：「你們都喝這個；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he took the cup, and gave thanks, and gave it to them, saying, Drink ye all of it;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13457,183 +12701,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:28  |  Matthew 26:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為這是我立約的血，為多人流出來，使罪得赦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this is my blood of the new testament, which is shed for many for the remission of sins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13649,183 +12855,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:2  |  Matthew 26:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們知道，過兩天是逾越節，人子將要被交給人，釘在十字架上。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye know that after two days is the feast of the passover, and the Son of man is betrayed to be crucified.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13841,183 +13009,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:29  |  Matthew 26:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我告訴你們，從今以後，我不再喝這葡萄汁，直到我在我父的國裏同你們喝新的那日子。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I say unto you, I will not drink henceforth of this fruit of the vine, until that day when I drink it new with you in my Father’s kingdom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14033,183 +13163,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:30  |  Matthew 26:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們唱了詩，就出來往橄欖山去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they had sung an hymn, they went out into the mount of Olives.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14225,179 +13317,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:31  |  Matthew 26:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，耶穌對他們說：「今夜，你們為我的緣故都要跌倒。因為[經上]記着說： 我要擊打牧人， 羊就分散了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then saith Jesus unto them, All ye shall be offended because of me this night: for it is written, I will smite the shepherd, and the sheep of the flock shall be scattered abroad.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -14417,183 +13471,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:32  |  Matthew 26:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我復活以後，要在你們以先往加利利去。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But after I am risen again, I will go before you into Galilee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14609,183 +13625,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:33  |  Matthew 26:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得說：「眾人雖然為你的緣故跌倒，我卻永不跌倒。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Peter answered and said unto him, Though all men shall be offended because of thee, yet will I never be offended.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14801,183 +13779,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:34  |  Matthew 26:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「我實在告訴你，今夜雞叫以先，你要三次不認我。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus said unto him, Verily I say unto thee, That this night, before the cock crow, thou shalt deny me thrice.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14993,183 +13933,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:35  |  Matthew 26:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得說：「我就是必須和你同死，也總不能不認你。」眾門徒都是這樣說。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Peter said unto him, Though I should die with thee, yet will I not deny thee. Likewise also said all the disciples.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15185,183 +14087,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:36  |  Matthew 26:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌同門徒來到一個地方，名叫客西馬尼，就對他們說：「你們坐在這裏，等我到那邊去禱告。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then cometh Jesus with them unto a place called Gethsemane, and saith unto the disciples, Sit ye here, while I go and pray yonder.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15377,183 +14241,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:37  |  Matthew 26:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是帶着彼得和西庇太的兩個兒子同去，就憂愁起來，極其難過，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he took with him Peter and the two sons of Zebedee, and began to be sorrowful and very heavy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15569,183 +14395,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:38  |  Matthew 26:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>便對他們說：「我心裏甚是憂傷，幾乎要死；你們在這裏等候，和我一同警醒。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then saith he unto them, My soul is exceeding sorrowful, even unto death: tarry ye here, and watch with me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15761,183 +14549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:3  |  Matthew 26:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，祭司長和民間的長老聚集在大祭司稱為該亞法的院裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then assembled together the chief priests, and the scribes, and the elders of the people, unto the palace of the high priest, who was called Caiaphas,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15953,179 +14703,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:39  |  Matthew 26:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他就稍往前走，俯伏在地，禱告說：「我父啊，倘若可行，求你叫這杯離開我。然而，不要照我的意思，只要照你的意思。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he went a little further, and fell on his face, and prayed, saying, O my Father, if it be possible, let this cup pass from me: nevertheless not as I will, but as thou wilt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -16145,183 +14857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:40  |  Matthew 26:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>來到門徒那裏，見他們睡着了，就對彼得說：「怎麼樣？你們不能同我警醒片時嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he cometh unto the disciples, and findeth them asleep, and saith unto Peter, What, could ye not watch with me one hour?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16337,183 +15011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:41  |  Matthew 26:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>總要警醒禱告，免得入了迷惑。你們心靈固然願意，肉體卻軟弱了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Watch and pray, that ye enter not into temptation: the spirit indeed is willing, but the flesh is weak.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16529,183 +15165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:42  |  Matthew 26:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第二次又去禱告說：「我父啊，這杯若不能離開我，必要我喝，就願你的意旨成全。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He went away again the second time, and prayed, saying, O my Father, if this cup may not pass away from me, except I drink it, thy will be done.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16721,183 +15319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:43  |  Matthew 26:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又來，見他們睡着了，因為他們的眼睛困倦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he came and found them asleep again: for their eyes were heavy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16913,183 +15473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:44  |  Matthew 26:44 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌又離開他們去了。第三次禱告，說的話還是與先前一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he left them, and went away again, and prayed the third time, saying the same words.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17105,183 +15627,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:45  |  Matthew 26:45 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是來到門徒那裏，對他們說：「現在你們仍然睡覺安歇吧！時候到了，人子被賣在罪人手裏了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then cometh he to his disciples, and saith unto them, Sleep on now, and take your rest: behold, the hour is at hand, and the Son of man is betrayed into the hands of sinners.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17297,183 +15781,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:46  |  Matthew 26:46 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>起來！我們走吧。看哪，賣我的人近了！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Rise, let us be going: behold, he is at hand that doth betray me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17489,183 +15935,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:47  |  Matthew 26:47 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說話之間，那十二個門徒裏的猶大來了，並有許多人帶着刀棒，從祭司長和民間的長老那裏與他同來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And while he yet spake, lo, Judas, one of the twelve, came, and with him a great multitude with swords and staves, from the chief priests and elders of the people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17681,183 +16089,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:48  |  Matthew 26:48 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那賣耶穌的給了他們一個暗號，說：「我與誰親嘴，誰就是他。你們可以拿住他。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now he that betrayed him gave them a sign, saying, Whomsoever I shall kiss, that same is he: hold him fast.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17873,183 +16243,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:4  |  Matthew 26:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大家商議要用詭計拿住耶穌，殺他，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And consulted that they might take Jesus by subtilty, and kill him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -18065,183 +16397,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:49  |  Matthew 26:49 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶大隨即到耶穌跟前，說：「請拉比安」，就與他親嘴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And forthwith he came to Jesus, and said, Hail, master; and kissed him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -18257,183 +16551,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:50  |  Matthew 26:50 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對他說：「朋友，你來要做的事，就做吧。」於是那些人上前，下手拿住耶穌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus said unto him, Friend, wherefore art thou come? Then came they, and laid hands on Jesus, and took him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -18449,183 +16705,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:51  |  Matthew 26:51 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有跟隨耶穌的一個人伸手拔出刀來，將大祭司的僕人砍了一刀，削掉了他一個耳朵。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And, behold, one of them which were with Jesus stretched out his hand, and drew his sword, and struck a servant of the high priest’s, and smote off his ear.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -18641,183 +16859,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:52  |  Matthew 26:52 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對他說：「收刀入鞘吧！凡動刀的，必死在刀下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said Jesus unto him, Put up again thy sword into his place: for all they that take the sword shall perish with the sword.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -18833,183 +17013,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:53  |  Matthew 26:53 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你想，我不能求我父現在為我差遣十二營多天使來嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thinkest thou that I cannot now pray to my Father, and he shall presently give me more than twelve legions of angels?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -19025,183 +17167,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:54  |  Matthew 26:54 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若是這樣，經上所說，事情必須如此的話怎麼應驗呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But how then shall the scriptures be fulfilled, that thus it must be?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -19217,179 +17321,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:55  |  Matthew 26:55 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當時，耶穌對眾人說：「你們帶着刀棒出來拿我，如同拿強盜嗎？我天天坐在殿裏教訓人，你們並沒有拿我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In that same hour said Jesus to the multitudes, Are ye come out as against a thief with swords and staves for to take me? I sat daily with you teaching in the temple, and ye laid no hold on me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -19409,183 +17475,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:56  |  Matthew 26:56 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但這一切的事成就了，為要應驗先知書上的話。」當下，門徒都離開他，逃走了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But all this was done, that the scriptures of the prophets might be fulfilled. Then all the disciples forsook him, and fled.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -19601,183 +17629,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:57  |  Matthew 26:57 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿耶穌的人把他帶到大祭司該亞法那裏去；文士和長老已經在那裏聚會。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they that had laid hold on Jesus led him away to Caiaphas the high priest, where the scribes and the elders were assembled.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -19793,183 +17783,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:58  |  Matthew 26:58 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得遠遠地跟着耶穌，直到大祭司的院子，進到裏面，就和差役同坐，要看這事到底怎樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But Peter followed him afar off unto the high priest’s palace, and went in, and sat with the servants, to see the end.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -19985,183 +17937,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:5  |  Matthew 26:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只是說：「當節的日子不可，恐怕民間生亂。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But they said, Not on the feast day, lest there be an uproar among the people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -20177,183 +18091,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:59  |  Matthew 26:59 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>祭司長和全公會尋找假見證控告耶穌，要治死他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now the chief priests, and elders, and all the council, sought false witness against Jesus, to put him to death;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -20369,183 +18245,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:60  |  Matthew 26:60 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雖有好些人來作假見證，總得不着實據。末後有兩個人前來，說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But found none: yea, though many false witnesses came, yet found they none. At the last came two false witnesses,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -20561,183 +18399,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:61  |  Matthew 26:61 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「這個人曾說：『我能拆毀神的殿，三日內又建造起來。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And said, This fellow said, I am able to destroy the temple of God, and to build it in three days.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -20753,183 +18553,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:62  |  Matthew 26:62 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大祭司就站起來，對耶穌說：「你甚麼都不回答嗎？這些人作見證告你的是甚麼呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the high priest arose, and said unto him, Answerest thou nothing? what is it which these witness against thee?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -20945,183 +18707,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:63  |  Matthew 26:63 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌卻不言語。大祭司對他說：「我指着永生神叫你起誓告訴我們，你是神的兒子基督不是？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But Jesus held his peace. And the high priest answered and said unto him, I adjure thee by the living God, that thou tell us whether thou be the Christ, the Son of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -21137,179 +18861,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:64  |  Matthew 26:64 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對他說：「你說的是。然而，我告訴你們，後來你們要看見人子坐在那權能者的右邊，駕着天上的雲降臨。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus saith unto him, Thou hast said: nevertheless I say unto you, Hereafter shall ye see the Son of man sitting on the right hand of power, and coming in the clouds of heaven.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -21329,183 +19015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:65  |  Matthew 26:65 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大祭司就撕開衣服，說：「他說了僭妄的話，我們何必再用見證人呢？這僭妄的話，現在你們都聽見了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then the high priest rent his clothes, saying, He hath spoken blasphemy; what further need have we of witnesses? behold, now ye have heard his blasphemy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -21521,183 +19169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:66  |  Matthew 26:66 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們的意見如何？」他們回答說：「他是該死的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What think ye? They answered and said, He is guilty of death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -21713,183 +19323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:67  |  Matthew 26:67 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們就吐唾沫在他臉上，用拳頭打他，也有用手掌打他的，說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then did they spit in his face, and buffeted him; and others smote him with the palms of their hands,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -21905,183 +19477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:68  |  Matthew 26:68 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「基督啊！你是先知，告訴我們打你的是誰？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Saying, Prophesy unto us, thou Christ, Who is he that smote thee?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -22097,183 +19631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:6  |  Matthew 26:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌在伯大尼長大痲瘋的西門家裏，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now when Jesus was in Bethany, in the house of Simon the leper,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -22289,183 +19785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:69  |  Matthew 26:69 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得在外面院子裏坐着，有一個使女前來，說：「你素來也是同那加利利人耶穌一夥的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now Peter sat without in the palace: and a damsel came unto him, saying, Thou also wast with Jesus of Galilee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -22481,183 +19939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:70  |  Matthew 26:70 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得在眾人面前卻不承認，說：「我不知道你說的是甚麼！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he denied before them all, saying, I know not what thou sayest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -22673,183 +20093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:71  |  Matthew 26:71 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>既出去，到了門口，又有一個[使女]看見他，就對那裏的人說：「這個人也是同拿撒勒人耶穌一夥的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when he was gone out into the porch, another maid saw him, and said unto them that were there, This fellow was also with Jesus of Nazareth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -22865,183 +20247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:72  |  Matthew 26:72 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得又不承認，並且起誓說：「我不認得那個人。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And again he denied with an oath, I do not know the man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -23057,183 +20401,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:73  |  Matthew 26:73 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>過了不多的時候，旁邊站着的人前來，對彼得說：「你真是他們一黨的，你的口音把你露出來了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And after a while came unto him they that stood by, and said to Peter, Surely thou also art one of them; for thy speech bewrayeth thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -23249,183 +20555,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:74  |  Matthew 26:74 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得就發咒起誓地說：「我不認得那個人。」立時，雞就叫了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then began he to curse and to swear, saying, I know not the man. And immediately the cock crew.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -23441,183 +20709,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:75  |  Matthew 26:75 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得想起耶穌所說的話：「雞叫以先，你要三次不認我。」他就出去痛哭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Peter remembered the word of Jesus, which said unto him, Before the cock crow, thou shalt deny me thrice. And he went out, and wept bitterly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -23633,183 +20863,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:7  |  Matthew 26:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一個女人拿着一玉瓶極貴的香膏來，趁耶穌坐席的時候，澆在他的頭上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There came unto him a woman having an alabaster box of very precious ointment, and poured it on his head, as he sat at meat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -23825,183 +21017,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 26:8  |  Matthew 26:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>門徒看見就很不喜悅，說：「何用這樣的枉費呢！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But when his disciples saw it, they had indignation, saying, To what purpose is this waste?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>