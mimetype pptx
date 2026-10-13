--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R95c197bb5b2b4565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re09eaae40e78458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R328ef4c37963493d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R38e7a7dd8b0d482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R82779e8495a34974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb0d015b8c2f3428b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rad88639dd9644c45"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R67f20d20d5e24255"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2b02eac3bda64505"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R09454eb5ad0d4655"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rda3582c7a5d14a7a"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rdc57508726824440"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rdb424cf23b9145b3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R66a9c02263a84ac7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9c334154bbbb4429"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R60da8eaa55dd4c39"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R613567d8c430492c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1dbc4f6742904859"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rce5c729e864b46ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R08b640e7cc374a6e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R30560683ada44709"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R8b92b7971d4645d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R4ba5b6775ea94eb7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re941fe65a32541da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rbdae3cecd9534d6a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rc2bf0bf1c2524928"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd5ef0dafcaf443fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rad88639dd9644c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b02eac3bda64505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rbff8508907a944ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8ef6049e972e48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rda3582c7a5d14a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfec1d1359c584ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcedeb50bc3ed4ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re116c4861de24812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf22a696acd2d409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdd29b821d6b04750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re6322837d47e4e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R972b9ff963c145e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R120aa04029e84fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9aabf239d73e4d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8855b9b88a5b4d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9ccd7fa7398843b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2ae1b545721a49e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rdc57508726824440" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9f802070dddf41be" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R194c43bd82d34a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R67f20d20d5e24255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R09454eb5ad0d4655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rfe638c29678b4b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R63b9980b125947c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdb424cf23b9145b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R66a9c02263a84ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9c334154bbbb4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R60da8eaa55dd4c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R613567d8c430492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1dbc4f6742904859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rce5c729e864b46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R08b640e7cc374a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R30560683ada44709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8b92b7971d4645d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4ba5b6775ea94eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re941fe65a32541da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rbdae3cecd9534d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc2bf0bf1c2524928" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6ddf2e52dd084edd" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R60a5960a07984ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R554dad615d9740cb" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R04f7098d50854b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4054e13b1da84031" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb777a529c248402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcfdedb55e18e45bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4787b528b0854d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72fdbc248c3f441c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfb57e406287c4f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c11c00099584fee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rbf3ae801011143a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3cdabc37ae944745" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd97bc3063eee42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R641a6e99c76e4d29" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R919a8b99905a4de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9f7dcc33a8749cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R151ef19831ae4379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R568ea2ef9fec44db" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R39cce7192a2c4ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R462df97cda6d4603" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R65988d316a1e477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda44e5bd0c454110" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Raa93125c365143ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4130afaf2d6948f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R196f05c8a32649f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6a147b00f96496b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rdae51bbf67ff4801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17634db0aa824e83" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R06ef879cfa4840b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd16f5693d78148d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc60b91d8f28f478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde7c11d303214ad7" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfc0ecf5ded824e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc36af0303cd144fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra3de02114ea04a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7803b64398444706" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf90eb5e1c38e4c69" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R597ead7ff0c34418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R90db2a2b023f4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R150e425430324470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R905a2abba76e406e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd1e4c55cb9a64400" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc36af0303cd144fc"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R90db2a2b023f4d94"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra3de02114ea04a09"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R150e425430324470"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7803b64398444706"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R905a2abba76e406e"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rfd4d6c5c0d724083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rec56188ef7db47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce90befe71934748" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd6565358d65c49b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R913b455feed34dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2aa1c6f542464df5" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rec56188ef7db47eb"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rce90befe71934748"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R913b455feed34dda"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2aa1c6f542464df5"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra72d2ab22c6547b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re1f192915ffa4937" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88f2bac74aa541a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R007813e67e87495d" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R053caa6a676e4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R09a7397bf22c49eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14da620ad5d74c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rd7ca1a0840cc4b71" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R126094eb9b26448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rea10177658434930" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0431b5ca1beb40da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rc51fb595d07a4077" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e3cfd6be35842c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rb1facb3ead27429a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R974dac80de0b4b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R82c9bbf760a540ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a9a69d125ea49c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rf8ed7304f781406e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc6b1dbf9763c4df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R2fa499395d584978" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R987e4770fa684534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rabeefd652352443c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f9be53774254b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rb8190103cbdc4ddd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a5208e8be014d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R6a5f12b842bd480e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6bb6572706d24def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rde2dde62fa964708" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a883aa6af17453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rfef03d096b044c74" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfdb51f9eb2474c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R99de8125b5f1492b" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書第2章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Zechariah 2 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 2:9  |  Zechariah 2:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，我要向他們掄手，他們就必作服事他們之人的擄物，你們便知道萬軍之耶和華差遣我了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For, behold, I will shake mine hand upon them, and they shall be a spoil to their servants: and ye shall know that the LORD of hosts hath sent me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,183 +3327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 2:10  |  Zechariah 2:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>錫安城啊，應當歡樂歌唱，因為我來要住在你中間。這是耶和華說的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sing and rejoice, O daughter of Zion: for, lo, I come, and I will dwell in the midst of thee, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3553,179 +3481,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 2:11  |  Zechariah 2:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，必有許多國歸附耶和華，作他的子民。他要住在你中間，你就知道萬軍之耶和華差遣我到你那裏去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And many nations shall be joined to the LORD in that day, and shall be my people: and I will dwell in the midst of thee, and thou shalt know that the LORD of hosts hath sent me unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 2:12  |  Zechariah 2:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華必收回猶大作他聖地的分，也必再揀選耶路撒冷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD shall inherit Judah his portion in the holy land, and shall choose Jerusalem again.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 2:13  |  Zechariah 2:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡有血氣的都當在耶和華面前靜默無聲；因為他興起，從聖所出來了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be silent, O all flesh, before the LORD: for he is raised up out of his holy habitation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 2:1  |  Zechariah 2:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又舉目觀看，見一人手拿準繩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I lifted up mine eyes again, and looked, and behold a man with a measuring line in his hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 2:2  |  Zechariah 2:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我說：「你往哪裏去？」他對我說：「要去量耶路撒冷，看有多寬多長。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said I, Whither goest thou? And he said unto me, To measure Jerusalem, to see what is the breadth thereof, and what is the length thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 2:3  |  Zechariah 2:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>與我說話的天使去的時候，又有一位天使迎着他來，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And, behold, the angel that talked with me went forth, and another angel went out to meet him,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 2:4  |  Zechariah 2:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>對他說：「你跑去告訴那少年人說，耶路撒冷必有人居住，好像無城牆的鄉村，因為人民和牲畜甚多。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And said unto him, Run, speak to this young man, saying, Jerusalem shall be inhabited as towns without walls for the multitude of men and cattle therein:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 2:5  |  Zechariah 2:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：我要作耶路撒冷四圍的火城，並要作其中的榮耀。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I, saith the LORD, will be unto her a wall of fire round about, and will be the glory in the midst of her.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 2:6  |  Zechariah 2:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：「我從前分散你們在天的四方，現在你們要從北方之地逃回。這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ho, ho, come forth, and flee from the land of the north, saith the LORD: for I have spread you abroad as the four winds of the heaven, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 2:7  |  Zechariah 2:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>與巴比倫人同住的錫安民哪，應當逃脫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Deliver thyself, O Zion, that dwellest with the daughter of Babylon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 2:8  |  Zechariah 2:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華說，在顯出榮耀之後，差遣我去[懲罰]那擄掠你們的列國，摸你們的就是摸他眼中的瞳人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thus saith the LORD of hosts; After the glory hath he sent me unto the nations which spoiled you: for he that toucheth you toucheth the apple of his eye.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>